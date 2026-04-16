--- v0 (2026-02-17)
+++ v1 (2026-04-16)
@@ -12,197 +12,194 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 161 Purple</t>
   </si>
   <si>
     <t>FWFIRE 161P</t>
   </si>
   <si>
     <t>G16FWFIR1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>FW Fire 162 Purple</t>
   </si>
   <si>
     <t>FWFIRE 162P</t>
   </si>
   <si>
     <t>G16FWFIR2NT</t>
   </si>
   <si>
+    <t>Fearless Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16-1</t>
+  </si>
+  <si>
+    <t>Fearless Elite 16-1</t>
+  </si>
+  <si>
+    <t>G16FEARE1DE</t>
+  </si>
+  <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.16.1</t>
   </si>
   <si>
     <t>G16212VB1NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>16 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>FH 16 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>G16FIELD4NT</t>
+  </si>
+  <si>
     <t>FW Fire 161 White</t>
   </si>
   <si>
     <t>FWFIRE 161W</t>
   </si>
   <si>
     <t>G16FWFIR3NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...11 lines deleted...]
-    <t>Pending</t>
+    <t>FW Fire 162 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 162W</t>
+  </si>
+  <si>
+    <t>G16FWFIR4NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Sky High 16 Black</t>
   </si>
   <si>
     <t>G16SKYHI1NT</t>
   </si>
   <si>
-    <t>FW Fire 162 White</t>
-[...5 lines deleted...]
-    <t>G16FWFIR4NT</t>
+    <t>16-2</t>
+  </si>
+  <si>
+    <t>Fearless Elite 16-2</t>
+  </si>
+  <si>
+    <t>G16FEARE2DE</t>
   </si>
   <si>
     <t>FW Fire 16 Black</t>
   </si>
   <si>
     <t>G16FWFIR5NT</t>
   </si>
   <si>
-    <t>Fearless Elite Volleyball Academy</t>
-[...17 lines deleted...]
-    <t>G16FEARE1DE</t>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 16 Blue</t>
+  </si>
+  <si>
+    <t>G16PEVBA2NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>SpikeZone VBC</t>
   </si>
   <si>
     <t>Spikezone VBC 16</t>
   </si>
   <si>
     <t>G16SPKZN1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G16PEVBA2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>16 Glen Rose Red</t>
   </si>
   <si>
     <t>TAV 16 Glen Rose Red</t>
   </si>
   <si>
     <t>G16TXADV11NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
@@ -583,311 +580,311 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>83.884</v>
+        <v>85.447</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>83.875</v>
+        <v>84.316</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
-      <c r="B4">
-        <v>16.1</v>
+      <c r="B4" t="s">
+        <v>15</v>
       </c>
       <c r="C4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>80.052999999999997</v>
+        <v>80.682</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>18</v>
+      </c>
+      <c r="B5">
+        <v>16.1</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>78.883</v>
+        <v>80.064999999999998</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>77.98099999999999</v>
+        <v>79.836</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" t="s">
         <v>25</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>76.324</v>
+        <v>79.48</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>6</v>
       </c>
       <c r="B8" t="s">
+        <v>28</v>
+      </c>
+      <c r="C8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>76.238</v>
+        <v>76.85899999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>75.477</v>
+        <v>76.673</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>76.119</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" t="s">
+        <v>38</v>
+      </c>
+      <c r="D11" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>75.26000000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>44</v>
       </c>
       <c r="F12">
-        <v>81.589</v>
+        <v>81.031999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>45</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>44</v>
       </c>
       <c r="F13">
-        <v>80.39100000000001</v>
+        <v>80.36</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>44</v>
       </c>
       <c r="F14">
-        <v>78.902</v>
+        <v>79.64</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>52</v>
+      </c>
+      <c r="B15" t="s">
         <v>53</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>44</v>
       </c>
       <c r="F15">
-        <v>78.14400000000001</v>
+        <v>77.613</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>