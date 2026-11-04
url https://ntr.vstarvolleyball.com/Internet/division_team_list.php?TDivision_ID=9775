--- v2 (2026-09-07)
+++ v3 (2026-11-04)
@@ -35,87 +35,87 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="20">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
+    <t>12'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 12N White</t>
+  </si>
+  <si>
+    <t>G12FROGS4NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>12'S NATIONAL GREEN LEW</t>
+  </si>
+  <si>
+    <t>Madfrog 12N Green Lew</t>
+  </si>
+  <si>
+    <t>G12FROGS1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">12'S NATIONAL GREEN BRETTNEY </t>
   </si>
   <si>
     <t>Madfrog 12N Green Brett</t>
   </si>
   <si>
     <t>G12FROGS2NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...1 lines deleted...]
-  <si>
     <t>12'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 12N Black</t>
   </si>
   <si>
     <t>G12FROGS3NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G12FROGS1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>