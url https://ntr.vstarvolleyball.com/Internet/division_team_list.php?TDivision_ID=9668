--- v0 (2026-03-11)
+++ v1 (2026-04-29)
@@ -116,99 +116,99 @@
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>17 Intense Red</t>
   </si>
   <si>
     <t>Integrity 17 Intense Red</t>
   </si>
   <si>
     <t>G17INTEG2NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>17 Blue</t>
   </si>
   <si>
     <t>Arsenal 17 Blue</t>
   </si>
   <si>
     <t>G17DAVBC2NT</t>
   </si>
   <si>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>17 Black</t>
+  </si>
+  <si>
+    <t>Volley Pro 17 Black</t>
+  </si>
+  <si>
+    <t>G17VPROJ1NT</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 17 Black</t>
   </si>
   <si>
     <t>G17ELLIS1NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
-    <t>17 Black</t>
-[...1 lines deleted...]
-  <si>
     <t>Sky High 17 Black</t>
   </si>
   <si>
     <t>G17SKYHI1NT</t>
   </si>
   <si>
-    <t>Volley Pro Juniors</t>
-[...8 lines deleted...]
-    <t>Denied</t>
+    <t>17 Club Blue</t>
+  </si>
+  <si>
+    <t>Integrity 17 Club Blue</t>
+  </si>
+  <si>
+    <t>G17INTEG3NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 17 Blue</t>
   </si>
   <si>
     <t>G17STARL2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17INTEG3NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 18N Blue</t>
   </si>
   <si>
     <t>G181UNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>17 EXV Blue</t>
   </si>
   <si>
     <t>Vision 17 EXV Blue</t>
   </si>
   <si>
     <t>G17VIVBC1NT</t>
   </si>
@@ -601,311 +601,311 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>94.917</v>
+        <v>95.58199999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>87.59</v>
+        <v>88.636</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>75.0090000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>73.48699999999999</v>
+        <v>73.60599999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>70.33199999999999</v>
+        <v>70.483</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.56</v>
+        <v>66.89700000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>64.989</v>
+        <v>64.319</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>38</v>
       </c>
       <c r="F9">
-        <v>63.13</v>
+        <v>62.351</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>62.47</v>
+        <v>62.315</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>62.351</v>
+        <v>61.845</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>61.093000000000004</v>
+        <v>61.504</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>59.91</v>
+        <v>61.046999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>54</v>
       </c>
       <c r="F14">
         <v>96.98399999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>54</v>
       </c>
       <c r="F15">
-        <v>77.944</v>
+        <v>79.193</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>