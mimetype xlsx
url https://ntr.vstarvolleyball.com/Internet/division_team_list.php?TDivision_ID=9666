--- v0 (2026-03-17)
+++ v1 (2026-05-25)
@@ -95,177 +95,177 @@
   <si>
     <t>G16WFELT2NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>SCFVB16</t>
   </si>
   <si>
     <t>G16SCFVB1NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 16 Black</t>
   </si>
   <si>
     <t>G16FWFIR5NT</t>
   </si>
   <si>
+    <t>Cross Court Volleyball</t>
+  </si>
+  <si>
+    <t>Cross Court 15's</t>
+  </si>
+  <si>
+    <t>G15CROSS1NT</t>
+  </si>
+  <si>
     <t>15 Navy</t>
   </si>
   <si>
     <t>TX Legends 15 Navy</t>
   </si>
   <si>
     <t>G15TXLEG3LS</t>
   </si>
   <si>
     <t>15 Cobalt</t>
   </si>
   <si>
     <t>TX Legends 15 Cobalt</t>
   </si>
   <si>
     <t>G15TXLEG4LS</t>
   </si>
   <si>
-    <t>Cross Court Volleyball</t>
-[...5 lines deleted...]
-    <t>G15CROSS1NT</t>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 15 Blue</t>
+  </si>
+  <si>
+    <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 15 Black</t>
   </si>
   <si>
     <t>G15STARL1NT</t>
   </si>
   <si>
-    <t>Ohana Volleyball</t>
-[...8 lines deleted...]
-    <t>G15OHANA1NT</t>
+    <t>Lonestar Thunder 15 Blue</t>
+  </si>
+  <si>
+    <t>G15STARL2NT</t>
+  </si>
+  <si>
+    <t>Skyhigh Volleyball</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Sky High 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SKYHI2NT</t>
   </si>
   <si>
     <t>Evolve VC</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>EVOLVE 15 White</t>
   </si>
   <si>
     <t>G15EVOLV3NT</t>
   </si>
   <si>
-    <t>Skyhigh Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>FW Fire 15 Black</t>
   </si>
   <si>
     <t>FWFIRE 15B</t>
   </si>
   <si>
     <t>G15FWFIR4NT</t>
   </si>
   <si>
     <t>15 Gray</t>
   </si>
   <si>
     <t>TX Legends 15 Gray</t>
   </si>
   <si>
     <t>G15TXLEG5LS</t>
   </si>
   <si>
-    <t>Lonestar Thunder 15 Blue</t>
-[...4 lines deleted...]
-  <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>15 Ignite Blue</t>
   </si>
   <si>
     <t>W15 Ignite Blue</t>
   </si>
   <si>
     <t>G15WPDVB3NT</t>
   </si>
   <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 15 REG-Devesia</t>
+  </si>
+  <si>
+    <t>G15FRFLY7NT</t>
+  </si>
+  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Metro Samara</t>
   </si>
   <si>
     <t>EMV 15 Metro Samara</t>
   </si>
   <si>
     <t>G15EAGMT6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15FRFLY7NT</t>
   </si>
   <si>
     <t>15 Black</t>
   </si>
   <si>
     <t>SCFVB15</t>
   </si>
   <si>
     <t>G15SCFVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>15 Red</t>
   </si>
   <si>
     <t>TX Legends 15 Red</t>
   </si>
   <si>
     <t>G15TXLEG6LS</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
@@ -646,411 +646,411 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>78.842</v>
+        <v>78.76300000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>15</v>
       </c>
       <c r="F3">
-        <v>77.46599999999999</v>
+        <v>77.648</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>17</v>
       </c>
       <c r="C4" t="s">
         <v>18</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4">
-        <v>76.803</v>
+        <v>76.83799999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5">
-        <v>76.501</v>
+        <v>76.571</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6">
-        <v>75.26900000000001</v>
+        <v>75.039000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
-        <v>66.73699999999999</v>
+        <v>66.64700000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
-        <v>66.36499999999999</v>
+        <v>65.78400000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
-        <v>65.477</v>
+        <v>65.241</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
-        <v>64.369</v>
+        <v>64.43899999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
-        <v>64.221</v>
+        <v>63.584</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>40</v>
+      </c>
+      <c r="B12" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
-        <v>62.48</v>
+        <v>62.722</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
-        <v>62.353</v>
+        <v>62.37</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
         <v>51</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>52</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
-        <v>62.109</v>
+        <v>61.948</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>24</v>
       </c>
       <c r="B15" t="s">
+        <v>53</v>
+      </c>
+      <c r="C15" t="s">
         <v>54</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>55</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
-        <v>61.47</v>
+        <v>61.916</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="B16" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
-        <v>61.262</v>
+        <v>61.204</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
-        <v>59.461</v>
+        <v>60.26</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
+        <v>64</v>
+      </c>
+      <c r="D18" t="s">
         <v>65</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
-        <v>59.461</v>
+        <v>60.127</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>66</v>
+      </c>
+      <c r="B19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
-        <v>58.55</v>
+        <v>59.582</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>20</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20">
-        <v>62.633</v>
+        <v>62.393</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>11</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>77</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>