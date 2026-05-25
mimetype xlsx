--- v0 (2026-03-17)
+++ v1 (2026-05-25)
@@ -59,237 +59,237 @@
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Waco Lightning 13 Black</t>
   </si>
   <si>
     <t>G13CENTX1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Colts Volleyball Club</t>
   </si>
   <si>
     <t>Colts 13</t>
   </si>
   <si>
     <t>Colts13</t>
   </si>
   <si>
     <t>G13COLTS1NT</t>
   </si>
   <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 13</t>
+  </si>
+  <si>
+    <t>G13WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>13 Purple</t>
+  </si>
+  <si>
+    <t>Storm 13 Purple</t>
+  </si>
+  <si>
+    <t>G13STORM2NT</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>13 Metro</t>
   </si>
   <si>
     <t>APV 13 Metro</t>
   </si>
   <si>
     <t>G13ATPRV4NT</t>
   </si>
   <si>
-    <t>Storm VBC</t>
-[...19 lines deleted...]
-  <si>
     <t>Evolve VC</t>
   </si>
   <si>
     <t>EVOLVE 13 Black</t>
   </si>
   <si>
     <t>G13EVOLV1NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 13 Black</t>
   </si>
   <si>
     <t>FWFIRE 131B</t>
   </si>
   <si>
     <t>G13FWFIR3NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>13 Metro Ginny</t>
   </si>
   <si>
     <t>EMV 13 Metro Ginny</t>
   </si>
   <si>
     <t>G13EAGMT6NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13 White - Hannah</t>
   </si>
   <si>
     <t>DIG 13 White - Hannah</t>
   </si>
   <si>
     <t>G13DIGVB6NT</t>
   </si>
   <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>13 Boys</t>
+  </si>
+  <si>
+    <t>Summit 13 Boys</t>
+  </si>
+  <si>
+    <t>B13DSUMM1NT</t>
+  </si>
+  <si>
+    <t>13 Metro Abbey</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro Abbey</t>
+  </si>
+  <si>
+    <t>G13EAGMT7NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Limited Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 13 Lim Cl Red</t>
+  </si>
+  <si>
+    <t>G13INTEG7NT</t>
+  </si>
+  <si>
     <t>13 Metro White Chalice</t>
   </si>
   <si>
     <t>EMV 13 Metro White Chalic</t>
   </si>
   <si>
     <t>G13EAGMT10NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G13INTEG7NT</t>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 13</t>
+  </si>
+  <si>
+    <t>RSVBC 13</t>
+  </si>
+  <si>
+    <t>G13RSVBC1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>13 Bolt White</t>
+  </si>
+  <si>
+    <t>NRG 13 Bolt White</t>
+  </si>
+  <si>
+    <t>G13NRGVC6NT</t>
   </si>
   <si>
     <t>13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>EMV 13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>G13EAGMT9NT</t>
   </si>
   <si>
-    <t>13 Metro Abbey</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">13A Destyne </t>
   </si>
   <si>
     <t>DIG 13A Destyne</t>
   </si>
   <si>
     <t>G13DIGVB8NT</t>
   </si>
   <si>
+    <t>13 Limited Club Blue</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
+  </si>
+  <si>
+    <t>G13INTEG6NT</t>
+  </si>
+  <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB13</t>
   </si>
   <si>
     <t>G13SCFVB1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>13 Metro White Libbie</t>
   </si>
   <si>
     <t>EMV 13 Metro White Libbie</t>
   </si>
   <si>
     <t>G13EAGMT8NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13INTEG6NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVCA 13</t>
   </si>
   <si>
     <t>G13AMSVC13NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>13 Orange</t>
   </si>
   <si>
     <t>iCrush 13 Orange</t>
   </si>
   <si>
     <t>G13INCRU2NT</t>
   </si>
@@ -682,491 +682,491 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>69.554</v>
+        <v>67.148</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>66.164</v>
+        <v>66.39</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>64.898</v>
+        <v>64.855</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>64.676</v>
+        <v>64.087999999999994</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>64.217</v>
+        <v>64.081000000000003</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>7</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>63.14</v>
+        <v>63.314</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>62.594</v>
+        <v>63.277</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>62.194</v>
+        <v>62.125</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>60.733</v>
+        <v>61.619</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>60.499</v>
+        <v>61.439</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>60.217</v>
+        <v>60.955</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>59.679</v>
+        <v>60.585</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>59.359</v>
+        <v>60.387</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>59.064</v>
+        <v>60.219</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>58.853</v>
+        <v>58.763</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>58.314</v>
+        <v>58.745</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
-        <v>7</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>57.797</v>
+        <v>58.314</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>48</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>57.372</v>
+        <v>57.979</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>7</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>57.37</v>
+        <v>57.797</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>57.333</v>
+        <v>57.522</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>81</v>
       </c>
       <c r="F22">
-        <v>62.812</v>
+        <v>63.069000000000003</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>81</v>
       </c>
       <c r="F23">
-        <v>61.786</v>
+        <v>62.18</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>81</v>
       </c>
       <c r="F24">
-        <v>59.482</v>
+        <v>58.766</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>