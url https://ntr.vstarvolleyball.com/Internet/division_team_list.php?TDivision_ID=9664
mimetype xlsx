--- v0 (2026-03-11)
+++ v1 (2026-04-27)
@@ -32,195 +32,195 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="64">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Oklahoma Peak Performance</t>
+  </si>
+  <si>
+    <t>17-1 Elite</t>
+  </si>
+  <si>
+    <t>OP2 17-1 Elite</t>
+  </si>
+  <si>
+    <t>G17OP2VB1OK</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>16 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 16 AMPD Navy</t>
   </si>
   <si>
     <t>G16NRGVC1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G17OP2VB1OK</t>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>18 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 18 EXV Black</t>
+  </si>
+  <si>
+    <t>G18VIVBC1NT</t>
+  </si>
+  <si>
+    <t>17 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 17 AMPD White</t>
+  </si>
+  <si>
+    <t>G17NRGVC2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>18 Intense Red</t>
   </si>
   <si>
     <t>Integrity 18 Intense Red</t>
   </si>
   <si>
     <t>G18INTEG2NT</t>
   </si>
   <si>
-    <t>17 AMPD White</t>
-[...19 lines deleted...]
-  <si>
     <t>TC Elite</t>
   </si>
   <si>
+    <t>17 BT</t>
+  </si>
+  <si>
+    <t>TC ELITE 17BT</t>
+  </si>
+  <si>
+    <t>G17TCEVB1BY</t>
+  </si>
+  <si>
     <t>18’s</t>
   </si>
   <si>
     <t>TC ELITE 18</t>
   </si>
   <si>
     <t>G18TCEVB1BY</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>17 Gold</t>
   </si>
   <si>
     <t>TAV 17 Gold</t>
   </si>
   <si>
     <t>G17TXADV4NT</t>
   </si>
   <si>
     <t>17 AMPD Blue</t>
   </si>
   <si>
     <t>NRG 17 AMPD Blue</t>
   </si>
   <si>
     <t>G17NRGVC3NT</t>
   </si>
   <si>
-    <t>17 BT</t>
-[...5 lines deleted...]
-    <t>G17TCEVB1BY</t>
+    <t>Valor Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Black</t>
+  </si>
+  <si>
+    <t>Valor 17 Black</t>
+  </si>
+  <si>
+    <t>G17VALVB1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 17 Regional WF</t>
   </si>
   <si>
     <t>No Limits 17 Regional WF</t>
   </si>
   <si>
     <t>G17NLVBC3NT</t>
   </si>
   <si>
-    <t>Valor Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G17VALVB1NT</t>
+    <t>17 JOE</t>
+  </si>
+  <si>
+    <t>TC ELITE 17J</t>
+  </si>
+  <si>
+    <t>G17TCEVB2BY</t>
   </si>
   <si>
     <t xml:space="preserve">Apex </t>
   </si>
   <si>
     <t>17-1</t>
   </si>
   <si>
     <t>Apex17-1</t>
   </si>
   <si>
     <t>G17APEXV1OK</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17TCEVB2BY</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>17 Silver</t>
   </si>
   <si>
     <t>VPJ 17 Silver</t>
   </si>
   <si>
     <t>G17VPROJ2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>17 Club Blue</t>
   </si>
   <si>
     <t>Integrity 17 Club Blue</t>
   </si>
   <si>
     <t>G17INTEG3NT</t>
   </si>
@@ -604,331 +604,331 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>96.839</v>
+        <v>96.79300000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>94.43899999999999</v>
+        <v>96.259</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>80.221</v>
+        <v>81.687</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>80.025999999999996</v>
+        <v>80.994</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>79.71899999999999</v>
+        <v>80.151</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>75.601</v>
+        <v>71.157</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>68.248</v>
+        <v>70.474</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>64.91800000000001</v>
+        <v>67.7</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>63.649</v>
+        <v>65.48699999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>62.2</v>
+        <v>62.592</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>61.565</v>
+        <v>62.2</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>26</v>
+      </c>
+      <c r="B13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>59.455</v>
+        <v>61.262</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>59.356</v>
+        <v>59.455</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>59</v>
       </c>
       <c r="F15">
         <v>61.681</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>63</v>
       </c>
       <c r="F16">
-        <v>59.91</v>
+        <v>61.504</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>