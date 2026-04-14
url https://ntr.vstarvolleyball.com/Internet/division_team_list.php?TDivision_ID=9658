--- v0 (2026-02-13)
+++ v1 (2026-04-14)
@@ -35,51 +35,51 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>North Star Volleyball</t>
   </si>
   <si>
-    <t>14 YELLOW</t>
+    <t>14 white</t>
   </si>
   <si>
     <t>NSTVB14Y</t>
   </si>
   <si>
     <t>G14NSTVB1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>