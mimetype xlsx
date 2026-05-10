--- v0 (2026-03-10)
+++ v1 (2026-05-10)
@@ -12,353 +12,383 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>11 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Toa</t>
   </si>
   <si>
     <t>G11FIELD1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Paid</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>TAV 12 Black</t>
   </si>
   <si>
     <t>G12TXADV1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Skyline 11 Black</t>
   </si>
   <si>
     <t>G11SKYLN2NT</t>
   </si>
   <si>
-    <t>Paid</t>
+    <t>South 12 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 12 Royal</t>
+  </si>
+  <si>
+    <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 11 Navy Ethos</t>
   </si>
   <si>
     <t>G11ARETE2NT</t>
   </si>
   <si>
-    <t>South 12 Royal</t>
-[...5 lines deleted...]
-    <t>G12TXADV4NT</t>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>12 Black Cynthia</t>
+  </si>
+  <si>
+    <t>Premier 12 Black CA</t>
+  </si>
+  <si>
+    <t>G12PREMR1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 11Regional</t>
+  </si>
+  <si>
+    <t>G111UNVB3NT</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>Arete 12 Navy</t>
   </si>
   <si>
     <t>G12ARETE3NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G111UNVB3NT</t>
+    <t>1United 12 Regional</t>
+  </si>
+  <si>
+    <t>G121UNVB5NT</t>
+  </si>
+  <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>12 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 White Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL2NT</t>
+  </si>
+  <si>
+    <t>12 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 12 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G12ARETE4NT</t>
+  </si>
+  <si>
+    <t>11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>FH 11 Ikaika-Ashleigh</t>
+  </si>
+  <si>
+    <t>G11FIELD2NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>DIG 12 Blue</t>
+  </si>
+  <si>
+    <t>G12DIGVB2NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>12 Purple</t>
+  </si>
+  <si>
+    <t>Storm 12 Purple</t>
+  </si>
+  <si>
+    <t>G12STORM2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 11'S DIAMOND</t>
+  </si>
+  <si>
+    <t>Madfrog East 11 Diamond</t>
+  </si>
+  <si>
+    <t>G11FROGS6NT</t>
+  </si>
+  <si>
+    <t>Starlings Sachse VBC</t>
+  </si>
+  <si>
+    <t>Thunderbolts</t>
+  </si>
+  <si>
+    <t>Starlings 12 Blue</t>
+  </si>
+  <si>
+    <t>G12STSAC1NT</t>
+  </si>
+  <si>
+    <t>Texas Pistols West</t>
+  </si>
+  <si>
+    <t>12-1</t>
+  </si>
+  <si>
+    <t>TXPW12-1</t>
+  </si>
+  <si>
+    <t>G12TXPWV1SU</t>
+  </si>
+  <si>
+    <t>South 12 White</t>
+  </si>
+  <si>
+    <t>TAV South 12 White</t>
+  </si>
+  <si>
+    <t>G12TXADV10NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12’S ELITE WHITE </t>
+  </si>
+  <si>
+    <t>Madfrog 12E White</t>
+  </si>
+  <si>
+    <t>G12FROGS6NT</t>
+  </si>
+  <si>
+    <t>South 12 Burleson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV South 12 Burleson </t>
+  </si>
+  <si>
+    <t>G12TXADV5NT</t>
+  </si>
+  <si>
+    <t>12 Red Jessica</t>
+  </si>
+  <si>
+    <t>Premier 12 Red J</t>
+  </si>
+  <si>
+    <t>G12PREMR4NT</t>
+  </si>
+  <si>
+    <t>12 Red Kaeley</t>
+  </si>
+  <si>
+    <t>Premier 12 Red K</t>
+  </si>
+  <si>
+    <t>G12PREMR5NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
+  </si>
+  <si>
+    <t>12 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Blue</t>
+  </si>
+  <si>
+    <t>G12EXCEL3NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>1United 10N Blue</t>
+  </si>
+  <si>
+    <t>G101UNVB1NT</t>
+  </si>
+  <si>
+    <t>12 Gold</t>
+  </si>
+  <si>
+    <t>TAV 12 Gold</t>
+  </si>
+  <si>
+    <t>G12TXADV3NT</t>
+  </si>
+  <si>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>11U</t>
+  </si>
+  <si>
+    <t>Uncommon 11U</t>
+  </si>
+  <si>
+    <t>G11UNCOM1NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE11 RED LEWIS</t>
+  </si>
+  <si>
+    <t>ACCEL 11 RED LEWIS</t>
+  </si>
+  <si>
+    <t>G11ACCEL1NT</t>
+  </si>
+  <si>
+    <t>Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Dynasty 12u</t>
+  </si>
+  <si>
+    <t>DVC12</t>
+  </si>
+  <si>
+    <t>G12DYNVB1LS</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
-    <t>1United 12 Regional</t>
-[...191 lines deleted...]
-    <t>G11ACCEL1NT</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -662,51 +692,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F28"/>
+  <dimension ref="A1:F31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -735,551 +765,611 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>86.35599999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>82.569</v>
+        <v>81.992</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>82.031999999999996</v>
+        <v>79.884</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>11</v>
+      </c>
+      <c r="B5" t="s">
+        <v>19</v>
+      </c>
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>79.218</v>
+        <v>76.961</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>78.727</v>
+        <v>75.95699999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>74.93000000000001</v>
+        <v>74.544</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>71.022999999999996</v>
+        <v>72.86499999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>69.13200000000001</v>
+        <v>72.539</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>30</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>69.11499999999999</v>
+        <v>70.776</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>68.401</v>
+        <v>68.883</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>68.253</v>
+        <v>67.788</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>45</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>46</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>47</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>67.2</v>
+        <v>67.767</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" t="s">
         <v>49</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>50</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>51</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>66.858</v>
+        <v>67.29600000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>6</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>66.178</v>
+        <v>66.946</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>65.631</v>
+        <v>66.72799999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>65.50700000000001</v>
+        <v>65.688</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>63.161</v>
+        <v>65.631</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>11</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.249</v>
+        <v>65.52</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>61.115</v>
+        <v>64.66800000000001</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>11</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F21">
-        <v>59.549</v>
+        <v>62.509</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" t="s">
         <v>77</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>78</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>59.318</v>
+        <v>60.409</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
         <v>81</v>
       </c>
-      <c r="B23" t="s">
-[...2 lines deleted...]
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="F23">
-        <v>56.561</v>
+        <v>60.012999999999998</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>83</v>
+      </c>
+      <c r="B24" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" t="s">
         <v>84</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>85</v>
       </c>
-      <c r="C24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>57.852</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>38</v>
       </c>
       <c r="B25" t="s">
+        <v>86</v>
+      </c>
+      <c r="C25" t="s">
+        <v>87</v>
+      </c>
+      <c r="D25" t="s">
         <v>88</v>
       </c>
-      <c r="C25" t="s">
+      <c r="E25" t="s">
         <v>89</v>
       </c>
-      <c r="D25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F25">
-        <v>77.71899999999999</v>
+        <v>81.82899999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="C26" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D26" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="E26" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F26">
-        <v>69.126</v>
+        <v>70.031999999999996</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>11</v>
       </c>
       <c r="B27" t="s">
+        <v>92</v>
+      </c>
+      <c r="C27" t="s">
+        <v>93</v>
+      </c>
+      <c r="D27" t="s">
         <v>94</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="F27">
-        <v>68.096999999999994</v>
+        <v>69.26900000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>95</v>
+      </c>
+      <c r="B28" t="s">
+        <v>96</v>
+      </c>
+      <c r="C28" t="s">
         <v>97</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>98</v>
       </c>
-      <c r="C28" t="s">
+      <c r="E28" t="s">
+        <v>89</v>
+      </c>
+      <c r="F28">
+        <v>68.58199999999999</v>
+      </c>
+    </row>
+    <row r="29" spans="1:6">
+      <c r="A29" t="s">
         <v>99</v>
       </c>
-      <c r="D28" t="s">
+      <c r="B29" t="s">
         <v>100</v>
       </c>
-      <c r="E28" t="s">
-[...3 lines deleted...]
-        <v>65.602</v>
+      <c r="C29" t="s">
+        <v>101</v>
+      </c>
+      <c r="D29" t="s">
+        <v>102</v>
+      </c>
+      <c r="E29" t="s">
+        <v>89</v>
+      </c>
+      <c r="F29">
+        <v>66.404</v>
+      </c>
+    </row>
+    <row r="30" spans="1:6">
+      <c r="A30" t="s">
+        <v>103</v>
+      </c>
+      <c r="B30" t="s">
+        <v>104</v>
+      </c>
+      <c r="C30" t="s">
+        <v>105</v>
+      </c>
+      <c r="D30" t="s">
+        <v>106</v>
+      </c>
+      <c r="E30" t="s">
+        <v>89</v>
+      </c>
+      <c r="F30">
+        <v>60.16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:6">
+      <c r="A31" t="s">
+        <v>22</v>
+      </c>
+      <c r="B31" t="s">
+        <v>107</v>
+      </c>
+      <c r="C31" t="s">
+        <v>108</v>
+      </c>
+      <c r="D31" t="s">
+        <v>109</v>
+      </c>
+      <c r="E31" t="s">
+        <v>110</v>
+      </c>
+      <c r="F31">
+        <v>68.813</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>