--- v1 (2026-05-10)
+++ v2 (2026-09-07)
@@ -12,383 +12,104 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="111">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="18">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...14 lines deleted...]
-    <t>Texas Advantage</t>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>12'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 12N White</t>
+  </si>
+  <si>
+    <t>G12FROGS4NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Austin Skyline Juniors</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
-    <t>TAV 12 Black</t>
-[...290 lines deleted...]
-    <t>DroppedPaid</t>
+    <t>AUSKY 12 Black</t>
+  </si>
+  <si>
+    <t>G12ASKYL2LS</t>
+  </si>
+  <si>
+    <t>12'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 12N Black</t>
+  </si>
+  <si>
+    <t>G12FROGS3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -692,51 +413,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F31"/>
+  <dimension ref="A1:F4"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -745,631 +466,91 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>86.35599999999999</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>81.992</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>79.884</v>
-[...539 lines deleted...]
-        <v>68.813</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>