--- v0 (2026-03-17)
+++ v1 (2026-05-25)
@@ -59,297 +59,297 @@
   <si>
     <t>FW Fire 12 White</t>
   </si>
   <si>
     <t>FWFIRE 12W</t>
   </si>
   <si>
     <t>G12FWFIR2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Sky High 12 Black</t>
   </si>
   <si>
     <t>G12SKYHI1NT</t>
   </si>
   <si>
+    <t>FW Fire 11 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 11P</t>
+  </si>
+  <si>
+    <t>G11FWFIR1NT</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 Black</t>
   </si>
   <si>
     <t>iCrush 12 Black</t>
   </si>
   <si>
     <t>G12INCRU1NT</t>
   </si>
   <si>
-    <t>FW Fire 11 Purple</t>
-[...7 lines deleted...]
-  <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 11 White</t>
   </si>
   <si>
     <t>G11STARL3NT</t>
   </si>
   <si>
     <t>Lonestar Thunder 12 Black</t>
   </si>
   <si>
     <t>G12STARL1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>12 Peaster</t>
+  </si>
+  <si>
+    <t xml:space="preserve">APV 12 Peaster </t>
+  </si>
+  <si>
+    <t>G12ATPRV4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Destiny U </t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>Dest12W</t>
   </si>
   <si>
     <t>G12DESTU1NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...8 lines deleted...]
-    <t>G12ATPRV4NT</t>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 12</t>
+  </si>
+  <si>
+    <t>G12WAVBC1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12A Mackenzie</t>
   </si>
   <si>
     <t>DIG 12A Mackenzie</t>
   </si>
   <si>
     <t>G12DIGVB7NT</t>
   </si>
   <si>
+    <t>FW Fire 12 Black</t>
+  </si>
+  <si>
+    <t>FWFIRE 12B</t>
+  </si>
+  <si>
+    <t>G12FWFIR3NT</t>
+  </si>
+  <si>
+    <t>FW Fire 11 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 11W</t>
+  </si>
+  <si>
+    <t>G11FWFIR2NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 12 REG-Stacey</t>
+  </si>
+  <si>
+    <t>G12FRFLY7NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 Limited Club Blue </t>
+  </si>
+  <si>
+    <t>Integrity 12 Lim Cl Blue</t>
+  </si>
+  <si>
+    <t>G12INTEG5NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 11 Club</t>
+  </si>
+  <si>
+    <t>Image 11 Club</t>
+  </si>
+  <si>
+    <t>G11TXIMG2NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Prep Green</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Green</t>
+  </si>
+  <si>
+    <t>G12ARETE7NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 Elite White</t>
   </si>
   <si>
     <t>Summit 12 Elite White</t>
   </si>
   <si>
     <t>G12DSUMM3NT</t>
   </si>
   <si>
-    <t>Texas Image</t>
-[...61 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
+    <t>12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>EMV 12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>G12EAGMT5NT</t>
+  </si>
+  <si>
+    <t>Flyers 12 REG-Aly</t>
+  </si>
+  <si>
+    <t>G12FRFLY6NT</t>
+  </si>
+  <si>
     <t>11 Metro Taylor</t>
   </si>
   <si>
     <t>EMV 11 Metro Taylor</t>
   </si>
   <si>
     <t>G11EAGMT3NT</t>
   </si>
   <si>
-    <t>12 Metro White Rosy</t>
-[...16 lines deleted...]
-  <si>
     <t>12 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Lim Cl Red</t>
   </si>
   <si>
     <t>G12INTEG6NT</t>
   </si>
   <si>
-    <t>Flyers 12 REG-Aly</t>
-[...4 lines deleted...]
-  <si>
     <t>12A Jordan</t>
   </si>
   <si>
     <t>DIG 12A Jordan</t>
   </si>
   <si>
     <t>G12DIGVB5NT</t>
   </si>
   <si>
     <t>12 Metro White Lauryn</t>
   </si>
   <si>
     <t>EMV 12 Metro White Lauryn</t>
   </si>
   <si>
     <t>G12EAGMT6NT</t>
   </si>
   <si>
     <t>Colts Volleyball Club</t>
   </si>
   <si>
     <t>Colts 12</t>
   </si>
   <si>
     <t>G12COLTS1NT</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 12</t>
+  </si>
+  <si>
+    <t>G12AMSVC3NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>11 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 11 Lim Cl Blue</t>
   </si>
   <si>
     <t>G11INTEG3NT</t>
   </si>
   <si>
-    <t>Dropped</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>DEST12Reg</t>
   </si>
   <si>
     <t>G12DESTU3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12AMSVC3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -706,559 +706,559 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>70.887</v>
+        <v>70.64400000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>69.98099999999999</v>
+        <v>69.70099999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>68.631</v>
+        <v>69.69499999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>68.486</v>
+        <v>68.982</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.26900000000001</v>
+        <v>67.17</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>25</v>
       </c>
       <c r="D7" t="s">
         <v>26</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>67.735</v>
+        <v>67.028000000000006</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.59</v>
+        <v>66.39100000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>66.14400000000001</v>
+        <v>66.061000000000007</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.97199999999999</v>
+        <v>66.0090000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>65.396</v>
+        <v>65.97199999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>6</v>
+      </c>
+      <c r="B12" t="s">
+        <v>42</v>
+      </c>
+      <c r="C12" t="s">
         <v>43</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>64.977</v>
+        <v>65.036000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
+        <v>45</v>
+      </c>
+      <c r="C13" t="s">
+        <v>46</v>
+      </c>
+      <c r="D13" t="s">
         <v>47</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>64.67400000000001</v>
+        <v>64.893</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>48</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>64.17700000000001</v>
+        <v>63.582</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>51</v>
+      </c>
+      <c r="B15" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" t="s">
+        <v>53</v>
+      </c>
+      <c r="D15" t="s">
         <v>54</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.13200000000001</v>
+        <v>63.539</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>55</v>
+      </c>
+      <c r="B16" t="s">
+        <v>56</v>
+      </c>
+      <c r="C16" t="s">
+        <v>57</v>
+      </c>
+      <c r="D16" t="s">
         <v>58</v>
       </c>
-      <c r="B16" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>63.798</v>
+        <v>63.13</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="B17" t="s">
+        <v>60</v>
+      </c>
+      <c r="C17" t="s">
         <v>61</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>62</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>63.611</v>
+        <v>62.757</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>63</v>
+      </c>
+      <c r="B18" t="s">
         <v>64</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>65</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>66</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>62.665</v>
+        <v>62.704</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.186</v>
+        <v>62.286</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>48</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>71</v>
+      </c>
+      <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>61.831</v>
+        <v>61.799</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>47</v>
+        <v>67</v>
       </c>
       <c r="B21" t="s">
+        <v>73</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>60.0069999999999979</v>
+        <v>61.234</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>71</v>
+        <v>51</v>
       </c>
       <c r="B22" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
         <v>77</v>
       </c>
       <c r="D22" t="s">
         <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>59.222</v>
+        <v>60.72</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="B23" t="s">
         <v>79</v>
       </c>
       <c r="C23" t="s">
         <v>80</v>
       </c>
       <c r="D23" t="s">
         <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>58.632</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B24" t="s">
         <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>57.257</v>
+        <v>57.941</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>85</v>
       </c>
       <c r="B25" t="s">
         <v>86</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>55.757</v>
+        <v>56.657</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>47</v>
+        <v>88</v>
       </c>
       <c r="B26" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C26" t="s">
         <v>89</v>
       </c>
       <c r="D26" t="s">
         <v>90</v>
       </c>
       <c r="E26" t="s">
         <v>91</v>
       </c>
       <c r="F26">
-        <v>65.46299999999999</v>
+        <v>64.073999999999998</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>27</v>
+        <v>51</v>
       </c>
       <c r="B27" t="s">
         <v>92</v>
       </c>
       <c r="C27" t="s">
         <v>93</v>
       </c>
       <c r="D27" t="s">
         <v>94</v>
       </c>
       <c r="E27" t="s">
         <v>91</v>
       </c>
       <c r="F27">
-        <v>0.0</v>
+        <v>63.406</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>96</v>
       </c>
       <c r="D28" t="s">
         <v>97</v>
       </c>
       <c r="E28" t="s">
         <v>91</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>