--- v2 (2026-09-07)
+++ v3 (2026-10-23)
@@ -44,51 +44,51 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>17'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 17N White</t>
   </si>
   <si>
     <t>G17FROGS4NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Paid</t>
   </si>
   <si>
     <t>17'S NATIONAL GREEN KRISTEN</t>
   </si>
   <si>
     <t>Madfrog 17N Green Kristen</t>
   </si>
   <si>
     <t>G17FROGS2NT</t>
   </si>
   <si>
     <t>17'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 17 N Black</t>
   </si>
   <si>
     <t>G17FROGS3NT</t>
   </si>
   <si>
     <t>17'S NATIONAL GREEN NICKY</t>
   </si>
   <si>
     <t>Madfrog 17N Green Nicky</t>
   </si>