--- v2 (2026-09-07)
+++ v3 (2026-11-04)
@@ -44,51 +44,51 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>9'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 9N Green</t>
   </si>
   <si>
     <t>G09FROGS1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Paid</t>
   </si>
   <si>
     <t>11'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 11N Green</t>
   </si>
   <si>
     <t>G11FROGS1NT</t>
   </si>
   <si>
     <t>11'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 11N White</t>
   </si>
   <si>
     <t>G11FROGS3NT</t>
   </si>
   <si>
     <t>11'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 11N Black</t>
   </si>