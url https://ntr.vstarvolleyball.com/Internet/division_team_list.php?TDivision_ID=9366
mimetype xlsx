--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -32,225 +32,225 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>17 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>FH 17 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>G17FIELD1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>17 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 17 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G17ARETE2NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 17 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 17D</t>
+  </si>
+  <si>
+    <t>G17UNTOU1NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>18 Red</t>
   </si>
   <si>
     <t>TEJAS 18 Red</t>
   </si>
   <si>
     <t>G18TEJAS2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...37 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>18 Black Marquise</t>
   </si>
   <si>
     <t>EMV 18 Black Marquise</t>
   </si>
   <si>
     <t>G18EAGMT1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 18’S DIAMOND</t>
+  </si>
+  <si>
+    <t>Madfrog East 18 Diamond</t>
+  </si>
+  <si>
+    <t>G18FROGS4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>18 Kaos Black</t>
   </si>
   <si>
     <t xml:space="preserve">360 18 Kaos </t>
   </si>
   <si>
     <t>G18SIXTY1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...10 lines deleted...]
-  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>17 Elite</t>
   </si>
   <si>
     <t>No Limits 17 Elite</t>
   </si>
   <si>
     <t>G17NLVBC1NT</t>
   </si>
   <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 17 EXV Blue</t>
+  </si>
+  <si>
+    <t>G17VIVBC1NT</t>
+  </si>
+  <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>18 Black</t>
   </si>
   <si>
     <t>RVC 18 Black</t>
   </si>
   <si>
     <t>G18RESVB1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>17 National Blue</t>
   </si>
   <si>
     <t>EXCEL 17 National Blue</t>
   </si>
   <si>
     <t>G17EXCEL3NT</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 18 Black</t>
   </si>
   <si>
     <t>G18SKYHI1NT</t>
   </si>
   <si>
+    <t>Untouchables EPA 17 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 17G</t>
+  </si>
+  <si>
+    <t>G17UNTOU2NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>18 White</t>
+  </si>
+  <si>
+    <t>WFElite 18 White</t>
+  </si>
+  <si>
+    <t>G18WFELT2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 17 White</t>
   </si>
   <si>
     <t>DN 17 White</t>
   </si>
   <si>
     <t>G17DRIVE3NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G18WFELT2NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-17 Black</t>
   </si>
   <si>
     <t>G17WCREW2NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>Volley Pro 17 Black</t>
   </si>
   <si>
     <t>G17VPROJ1NT</t>
   </si>
   <si>
     <t>17 Ikaika-Daniel</t>
   </si>
@@ -640,391 +640,391 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>96.44499999999999</v>
+        <v>96.013000000000005</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>96.41800000000001</v>
+        <v>93.303</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>95.667</v>
+        <v>91.27800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>93.926</v>
+        <v>90.762</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>88.54000000000001</v>
+        <v>87.7</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>84.447</v>
+        <v>83.877</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>83.735</v>
+        <v>83.545</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>82.046999999999997</v>
+        <v>81.416</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>79.976</v>
+        <v>79.193</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>45</v>
       </c>
       <c r="D11" t="s">
         <v>46</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>78.137</v>
+        <v>78.593</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>77.944</v>
+        <v>78.137</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>51</v>
       </c>
       <c r="B13" t="s">
-        <v>40</v>
+        <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>73.058999999999997</v>
+        <v>75.752</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>15</v>
+      </c>
+      <c r="B14" t="s">
         <v>54</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>55</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>56</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>69.134</v>
+        <v>72.56399999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>68.562</v>
+        <v>71.196</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>67.91</v>
+        <v>69.167</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.438</v>
+        <v>65.411</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>62.351</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>75</v>
       </c>
       <c r="F19">
-        <v>81.627</v>
+        <v>85.139</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>