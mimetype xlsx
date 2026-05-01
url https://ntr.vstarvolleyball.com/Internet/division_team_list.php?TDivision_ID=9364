--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -47,210 +47,210 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>14 National White</t>
   </si>
   <si>
     <t>EXCEL 14 National White</t>
   </si>
   <si>
     <t>G14EXCEL2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Peak VA 15 Black</t>
+  </si>
+  <si>
+    <t>G15PEVBA1NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>No Limits 15 Elite</t>
   </si>
   <si>
     <t>G15NLVBC1NT</t>
   </si>
   <si>
-    <t>Peak Volleyball Academy</t>
-[...10 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Black Marquise</t>
   </si>
   <si>
     <t>EMV 15 Black Marquise</t>
   </si>
   <si>
     <t>G15EAGMT1NT</t>
   </si>
   <si>
+    <t>15 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National Gold</t>
+  </si>
+  <si>
+    <t>G15EXCEL4NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Blue</t>
+  </si>
+  <si>
+    <t>G15VIVBC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>15'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 15E Green</t>
   </si>
   <si>
     <t>G15FROGS4NT</t>
   </si>
   <si>
-    <t>15 National Gold</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">EAST 15’S DIAMOND </t>
   </si>
   <si>
     <t>Madfrog East 15 Diamond</t>
   </si>
   <si>
     <t>G15FROGS6NT</t>
   </si>
   <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-15 Elite</t>
+  </si>
+  <si>
+    <t>G15WCREW1NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 15G</t>
+  </si>
+  <si>
+    <t>G15UNTOU2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 15 Blue</t>
   </si>
   <si>
     <t>G15ALLEG1NT</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...29 lines deleted...]
-    <t>G15WCREW1NT</t>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 White</t>
+  </si>
+  <si>
+    <t>DN 15 White</t>
+  </si>
+  <si>
+    <t>G15DRIVE3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
   </si>
   <si>
     <t>Super Champions Club Volleyball</t>
   </si>
   <si>
     <t>Super Champions 15</t>
   </si>
   <si>
     <t>SC 15U</t>
   </si>
   <si>
     <t>G15SCHVB1NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 15's Red</t>
   </si>
   <si>
     <t>G15NETJR2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...13 lines deleted...]
-  <si>
     <t>Drive Nation 15 Gold</t>
   </si>
   <si>
     <t>DN 15 Gold</t>
   </si>
   <si>
     <t>G15DRIVE4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t xml:space="preserve">EAST 15’S EMERALD </t>
   </si>
   <si>
     <t>Madfrog East 15 Emerald</t>
   </si>
   <si>
     <t>G15FROGS7NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>East TX Jrs 15 Blue</t>
   </si>
   <si>
     <t>G15ETXJR3NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
@@ -693,431 +693,431 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>91.833</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>88.809</v>
+        <v>87.76600000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>86.248</v>
+        <v>87.016999999999996</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>84.157</v>
+        <v>81.59399999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>72.863</v>
+        <v>74.494</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>72.025000000000006</v>
+        <v>72.93899999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>71.997</v>
+        <v>72.691</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>71.312</v>
+        <v>72.56</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>71.29600000000001</v>
+        <v>70.449</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.896</v>
+        <v>70.371</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>69.16500000000001</v>
+        <v>69.309</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>66.361</v>
+        <v>66.218</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>51</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>66.29900000000001</v>
+        <v>65.94</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>64.386</v>
+        <v>65.803</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>64.121</v>
+        <v>64.316</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>62.792</v>
+        <v>64.131</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>62.625</v>
+        <v>62.866</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.226</v>
+        <v>62.456</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>61.084000000000003</v>
+        <v>61.528</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>60.733</v>
+        <v>60.286</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
         <v>81</v>
       </c>
       <c r="D22" t="s">
         <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>83</v>
       </c>
       <c r="F22">
-        <v>57.84</v>
+        <v>61.037999999999997</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>84</v>
       </c>
       <c r="B23" t="s">
         <v>85</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>83</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>