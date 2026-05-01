--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -80,99 +80,99 @@
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>13 Black Chris</t>
   </si>
   <si>
     <t>EMV 13 Black Chris</t>
   </si>
   <si>
     <t>G13EAGMT1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>13'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 13E Green</t>
   </si>
   <si>
     <t>G13FROGS4NT</t>
   </si>
   <si>
+    <t>12 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 White Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL2NT</t>
+  </si>
+  <si>
+    <t>13'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 13E Black</t>
+  </si>
+  <si>
+    <t>G13FROGS5NT</t>
+  </si>
+  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-13 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 13E</t>
   </si>
   <si>
     <t>G13WCREW1NT</t>
   </si>
   <si>
-    <t>13'S ELITE BLACK</t>
-[...7 lines deleted...]
-  <si>
     <t>13 National Gold</t>
   </si>
   <si>
     <t>EXCEL 13 National Gold</t>
   </si>
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>Volley Pro 13 Black</t>
   </si>
   <si>
     <t>G13VPROJ1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>B12EXCEL2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>13 Red Josh</t>
   </si>
   <si>
     <t>TEJAS 13 Red Josh</t>
   </si>
   <si>
     <t>G13TEJAS3NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -544,231 +544,231 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>97.288</v>
+        <v>96.825</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>95.226</v>
+        <v>95.14100000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>94.497</v>
+        <v>94.479</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.36199999999999</v>
+        <v>71.98</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>66.776</v>
+        <v>69.39100000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.404</v>
+        <v>67.705</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.19499999999999</v>
+        <v>67.139</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>61.073999999999998</v>
+        <v>66.57299999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>0.0</v>
+        <v>60.862</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>43</v>
       </c>
       <c r="F11">
-        <v>63.509</v>
+        <v>63.756</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>