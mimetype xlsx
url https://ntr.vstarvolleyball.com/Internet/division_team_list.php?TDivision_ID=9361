--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -47,111 +47,111 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National White</t>
   </si>
   <si>
     <t>EXCEL 12 National White</t>
   </si>
   <si>
     <t>G12EXCEL2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 12 Navy</t>
+  </si>
+  <si>
+    <t>G12AMSVC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>12'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 12N White</t>
   </si>
   <si>
     <t>G12FROGS3NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>12 Elite</t>
   </si>
   <si>
     <t>No Limits 12 Elite</t>
   </si>
   <si>
     <t>G12NLVBC1NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G12AMSVC1NT</t>
+    <t>12 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Gold</t>
+  </si>
+  <si>
+    <t>G12EXCEL4NT</t>
+  </si>
+  <si>
+    <t>12'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 12E Green</t>
+  </si>
+  <si>
+    <t>G12FROGS4NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>12 Black</t>
   </si>
   <si>
     <t>Storm 12 Black</t>
   </si>
   <si>
     <t>G12STORM1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G12EXCEL4NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>Arete 12 Navy</t>
   </si>
   <si>
     <t>G12ARETE3NT</t>
   </si>
   <si>
     <t>12'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 12E Black</t>
   </si>
   <si>
     <t>G12FROGS5NT</t>
   </si>
   <si>
     <t>EAST 12'S DIAMOND</t>
   </si>
@@ -586,291 +586,291 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>93.857</v>
+        <v>93.455</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>92.031999999999996</v>
+        <v>87.179</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>88.20099999999999</v>
+        <v>86.904</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>86.471</v>
+        <v>86.116</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>83.75</v>
+        <v>80.315</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>78.087000000000003</v>
+        <v>79.626</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>6</v>
+        <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>76.377</v>
+        <v>78.511</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>74.93000000000001</v>
+        <v>72.539</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.563</v>
+        <v>70.602</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>69.375</v>
+        <v>68.355</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>66.238</v>
+        <v>67.608</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>66.028000000000006</v>
+        <v>66.486</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>53</v>
       </c>
       <c r="F14">
-        <v>70.172</v>
+        <v>67.995</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>53</v>
       </c>
       <c r="F15">
         <v>65.631</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>