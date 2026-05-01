--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -537,151 +537,151 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>86.35599999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>86.20399999999999</v>
+        <v>84.81100000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>78.646</v>
+        <v>79.80500000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>76.461</v>
+        <v>79.265</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.747</v>
+        <v>69.596</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>6</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>66.128</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>64.95</v>
+        <v>66.996</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>