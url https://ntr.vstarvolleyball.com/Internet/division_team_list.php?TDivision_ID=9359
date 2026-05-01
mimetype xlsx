--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -68,123 +68,123 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>18 National White</t>
   </si>
   <si>
     <t>EXCEL 18 National White</t>
   </si>
   <si>
     <t>G18EXCEL2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>18'S NATIONAL BLACK SEARS</t>
   </si>
   <si>
     <t>Madfrog 18N Black Sears</t>
   </si>
   <si>
     <t>G18FROGS2NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>18 Black</t>
+  </si>
+  <si>
+    <t>TEJAS 18 Black</t>
+  </si>
+  <si>
+    <t>G18TEJAS1NT</t>
+  </si>
+  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Untouchables  EPA 18 Diamonds </t>
   </si>
   <si>
     <t>UEPA 18D</t>
   </si>
   <si>
     <t>G18UNTOU1NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G18TEJAS1NT</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>18 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>FH 18 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>G18FIELD2NT</t>
+  </si>
+  <si>
+    <t>18’S NATIONAL BLACK ALFORD</t>
+  </si>
+  <si>
+    <t>Madfrog 18N Black Alford</t>
+  </si>
+  <si>
+    <t>G18FROGS3NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 17 USA-Andy</t>
+  </si>
+  <si>
+    <t>G17FRFLY1NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>18 National</t>
+  </si>
+  <si>
+    <t>North Point 18 National</t>
+  </si>
+  <si>
+    <t>G18NORPT1NT</t>
   </si>
   <si>
     <t>18 Red</t>
   </si>
   <si>
     <t>TEJAS 18 Red</t>
   </si>
   <si>
     <t>G18TEJAS2NT</t>
-  </si>
-[...40 lines deleted...]
-    <t>G17FRFLY1NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>18 Black Jill</t>
   </si>
   <si>
     <t>SLAM 18 Black-Jill</t>
   </si>
   <si>
     <t>G18SLAMV1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>18 Black Jason</t>
   </si>
   <si>
     <t>TAV 18 Black Jason</t>
   </si>
   <si>
     <t>G18TXADV1NT</t>
   </si>
@@ -600,271 +600,271 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>97.896</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>96.86</v>
+        <v>97.013000000000005</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>96.53400000000001</v>
+        <v>96.599</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>96.53</v>
+        <v>96.529</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>96.529</v>
+        <v>96.315</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>96.44499999999999</v>
+        <v>95.607</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>95.456</v>
+        <v>92.937</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>91.73399999999999</v>
+        <v>91.846</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>90.292</v>
+        <v>91.502</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>18</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>90.271</v>
+        <v>90.762</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>87.994</v>
+        <v>88.034000000000006</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>51</v>
       </c>
       <c r="F13">
         <v>99.998</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>51</v>
       </c>
       <c r="F14">
-        <v>84.447</v>
+        <v>83.545</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>