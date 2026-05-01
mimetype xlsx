--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -71,183 +71,183 @@
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>EXCEL 16 National White</t>
   </si>
   <si>
     <t>G16EXCEL2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>16'S NATIONAL BLACK CJ</t>
   </si>
   <si>
     <t>Madfrog 16N Black CJ</t>
   </si>
   <si>
     <t>G16FROGS2NT</t>
   </si>
   <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>Peak VA 16 Black</t>
+  </si>
+  <si>
+    <t>G16PEVBA1NT</t>
+  </si>
+  <si>
     <t>16’S NATIONAL BLACK LU</t>
   </si>
   <si>
     <t>Madfrog 16N Black Lu</t>
   </si>
   <si>
     <t>G16FROGS3NT</t>
   </si>
   <si>
-    <t>Peak Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G16PEVBA1NT</t>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>16 National</t>
+  </si>
+  <si>
+    <t>OK Charge 16 National</t>
+  </si>
+  <si>
+    <t>G16CHARG2OK</t>
   </si>
   <si>
     <t>16 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 16 Navy Ethos</t>
   </si>
   <si>
     <t>G16ARETE2NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 16 Black</t>
   </si>
   <si>
     <t>Image 16  Black</t>
   </si>
   <si>
     <t>G16TXIMG1NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>16 EXV Blue</t>
   </si>
   <si>
     <t>Vision 16 EXV Blue</t>
   </si>
   <si>
     <t>G16VIVBC1NT</t>
   </si>
   <si>
-    <t>Oklahoma Charge</t>
-[...10 lines deleted...]
-  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>16 Elite</t>
   </si>
   <si>
     <t>VIP 16 Elite</t>
   </si>
   <si>
     <t>G16VIPAC1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>15 Black Mauro</t>
   </si>
   <si>
     <t>TEJAS 15 Black Mauro</t>
   </si>
   <si>
     <t>G15TEJAS1NT</t>
   </si>
   <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>No Limits 16 Elite</t>
+  </si>
+  <si>
+    <t>G16NLVBC1NT</t>
+  </si>
+  <si>
+    <t>16'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 16N White</t>
+  </si>
+  <si>
+    <t>G16FROGS4NT</t>
+  </si>
+  <si>
+    <t>16 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Blue</t>
+  </si>
+  <si>
+    <t>G16EXCEL3NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>DIG 16 Black</t>
+  </si>
+  <si>
+    <t>G16DIGVB1NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ed</t>
   </si>
   <si>
     <t>G15FRFLY1NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G16DIGVB1NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t xml:space="preserve">    16 U  Black</t>
   </si>
   <si>
     <t>UVC 16 U Black</t>
   </si>
   <si>
     <t>G16URBAN1NT</t>
   </si>
   <si>
     <t>NT Flyers 16 USA-Rich</t>
   </si>
   <si>
     <t>G16FRFLY4NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>16 Mavs</t>
   </si>
@@ -670,451 +670,451 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>97.35299999999999</v>
+        <v>97.297</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>95.383</v>
+        <v>95.253</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>93.292</v>
+        <v>93.17100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>92.196</v>
+        <v>92.084999999999994</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>91.959</v>
+        <v>91.49299999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>89.046000000000006</v>
+        <v>90.163</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>88.92700000000001</v>
+        <v>89.434</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>87.318</v>
+        <v>88.92700000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>86.59399999999999</v>
+        <v>87.012</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>85.863</v>
+        <v>86.574</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>85.54900000000001</v>
+        <v>86.334</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>84.105</v>
+        <v>83.82899999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>83.67400000000001</v>
+        <v>83.432</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>83.48099999999999</v>
+        <v>83.34699999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>20</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>83.358</v>
+        <v>82.726</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>83.139</v>
+        <v>82.399</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>81.133</v>
+        <v>80.63</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>49</v>
+        <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>79.68899999999999</v>
+        <v>79.70399999999999</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>77.51600000000001</v>
+        <v>78.339</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>77.5</v>
+        <v>77.752</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>76.77</v>
+        <v>77.435</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>85</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>