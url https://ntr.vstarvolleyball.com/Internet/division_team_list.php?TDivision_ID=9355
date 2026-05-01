--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -80,107 +80,107 @@
   <si>
     <t>G13ARETE1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>13 Black Chris</t>
   </si>
   <si>
     <t>EMV 13 Black Chris</t>
   </si>
   <si>
     <t>G13EAGMT1NT</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>EXCEL 13 National White</t>
   </si>
   <si>
     <t>G13EXCEL2NT</t>
   </si>
   <si>
+    <t>Oklahoma Peak Performance</t>
+  </si>
+  <si>
+    <t>13-1 Elite</t>
+  </si>
+  <si>
+    <t>OP2 13-1 Elite</t>
+  </si>
+  <si>
+    <t>G13OP2VB1OK</t>
+  </si>
+  <si>
+    <t>13 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 13 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G13ARETE2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 13 Red</t>
   </si>
   <si>
     <t>DN 13 Red</t>
   </si>
   <si>
     <t>G13DRIVE1NT</t>
   </si>
   <si>
-    <t>Oklahoma Peak Performance</t>
-[...17 lines deleted...]
-    <t>G13ARETE2NT</t>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 13 Blue</t>
+  </si>
+  <si>
+    <t>G13COTTN1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>13 Black Erik</t>
   </si>
   <si>
     <t>TEJAS 13 Black Erik</t>
   </si>
   <si>
     <t>G13TEJAS2NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>13'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 13E Green</t>
   </si>
   <si>
     <t>G13FROGS4NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 USA-Greta</t>
   </si>
   <si>
     <t>G13FRFLY2NT</t>
   </si>
   <si>
     <t>13'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 13E Black</t>
@@ -197,84 +197,84 @@
   <si>
     <t>G13EXCEL4NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
   </si>
   <si>
     <t>Drive Nation 13 White</t>
   </si>
   <si>
     <t>DN 13 White</t>
   </si>
   <si>
     <t>G13DRIVE3NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>Boys 12 Black</t>
+  </si>
+  <si>
+    <t>Premier Boys 12 Black</t>
+  </si>
+  <si>
+    <t>B12PREMR1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>13 Red Josh</t>
   </si>
   <si>
     <t>TEJAS 13 Red Josh</t>
   </si>
   <si>
     <t>G13TEJAS3NT</t>
   </si>
   <si>
-    <t>Dropped</t>
-[...1 lines deleted...]
-  <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 13</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 13 </t>
   </si>
   <si>
     <t>G13CONQR1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>B12PREMR1NT</t>
   </si>
   <si>
     <t>13 Crimson</t>
   </si>
   <si>
     <t>Premier 13 Crimson</t>
   </si>
   <si>
     <t>G13PREMR3NT</t>
   </si>
   <si>
     <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -643,411 +643,411 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>95.226</v>
+        <v>95.14100000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>94.79900000000001</v>
+        <v>95.076999999999998</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>94.497</v>
+        <v>94.479</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>90.538</v>
+        <v>91.92100000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>87.069999999999993</v>
+        <v>86.518</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>86.518</v>
+        <v>83.70099999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>83.89400000000001</v>
+        <v>82.233</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>76.34399999999999</v>
+        <v>73.17</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>73.51300000000001</v>
+        <v>72.727</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>71.36199999999999</v>
+        <v>71.98</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>69.031999999999996</v>
+        <v>71.876</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>66.404</v>
+        <v>67.705</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>66.19499999999999</v>
+        <v>66.57299999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>63.813</v>
+        <v>63.613</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>61.417</v>
+        <v>62.525</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F17">
-        <v>63.509</v>
+        <v>70.51600000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>37</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F18">
-        <v>57.456</v>
+        <v>63.756</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F19">
-        <v>0.0</v>
+        <v>59.236</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>69</v>
+        <v>61</v>
       </c>
       <c r="B20" t="s">
         <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>76</v>
       </c>
       <c r="F20">
-        <v>67.95399999999999</v>
+        <v>67.26300000000001</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>