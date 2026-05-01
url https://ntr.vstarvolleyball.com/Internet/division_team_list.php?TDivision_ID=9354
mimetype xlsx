--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -59,147 +59,147 @@
   <si>
     <t>12 National White</t>
   </si>
   <si>
     <t>EXCEL 12 National White</t>
   </si>
   <si>
     <t>G12EXCEL2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>11'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 11N Green</t>
   </si>
   <si>
     <t>G11FROGS1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 12 Red</t>
+  </si>
+  <si>
+    <t>DN 12 Red</t>
+  </si>
+  <si>
+    <t>G12DRIVE1NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 12 Navy</t>
+  </si>
+  <si>
+    <t>G12AMSVC1NT</t>
+  </si>
+  <si>
     <t>12'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 12N White</t>
   </si>
   <si>
     <t>G12FROGS3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...10 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Kevin</t>
   </si>
   <si>
     <t>TEJAS 12 Black Kevin</t>
   </si>
   <si>
     <t>G12TEJAS1NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G12AMSVC1NT</t>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 12 USA-David</t>
+  </si>
+  <si>
+    <t>G12FRFLY1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G12ARETE2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 12 Intense Blue</t>
   </si>
   <si>
     <t>G12INTEG1NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...19 lines deleted...]
-  <si>
     <t>Flyers 12 USA-Charlie</t>
   </si>
   <si>
     <t>G12FRFLY2NT</t>
   </si>
   <si>
+    <t>12 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Gold</t>
+  </si>
+  <si>
+    <t>G12EXCEL4NT</t>
+  </si>
+  <si>
     <t>12'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 12E Green</t>
   </si>
   <si>
     <t>G12FROGS4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12EXCEL4NT</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>Arete 12 Navy</t>
   </si>
   <si>
     <t>G12ARETE3NT</t>
   </si>
   <si>
     <t>Drive Nation 12 Black</t>
   </si>
   <si>
     <t>G12DRIVE2NT</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Weiss</t>
   </si>
   <si>
     <t>G12FRFLY5NT</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
@@ -622,396 +622,396 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>93.857</v>
+        <v>93.455</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>92.27800000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>92.031999999999996</v>
+        <v>90.23</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>89.75700000000001</v>
+        <v>87.179</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>87.238</v>
+        <v>86.904</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>25</v>
+      </c>
+      <c r="B7" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>86.471</v>
+        <v>86.518</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>84.19199999999999</v>
+        <v>83.877</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>82.60899999999999</v>
+        <v>82.92100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>80.455</v>
+        <v>82.809</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>79.532</v>
+        <v>82.482</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>43</v>
       </c>
       <c r="D12" t="s">
         <v>44</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>78.087000000000003</v>
+        <v>80.315</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>45</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>76.377</v>
+        <v>79.626</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B14" t="s">
         <v>48</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>50</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>74.93000000000001</v>
+        <v>72.539</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B15" t="s">
         <v>51</v>
       </c>
       <c r="C15" t="s">
         <v>51</v>
       </c>
       <c r="D15" t="s">
         <v>52</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>74.328</v>
+        <v>70.985</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="B16" t="s">
         <v>53</v>
       </c>
       <c r="C16" t="s">
         <v>53</v>
       </c>
       <c r="D16" t="s">
         <v>54</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>70.096999999999994</v>
+        <v>70.069999999999993</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="B17" t="s">
         <v>55</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>68.77500000000001</v>
+        <v>69.91500000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>58</v>
       </c>
       <c r="C18" t="s">
         <v>59</v>
       </c>
       <c r="D18" t="s">
         <v>60</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>64.366</v>
+        <v>64.705</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>61</v>
       </c>
       <c r="B19" t="s">
         <v>62</v>
       </c>
       <c r="C19" t="s">
         <v>63</v>
       </c>
       <c r="D19" t="s">
         <v>64</v>
       </c>
       <c r="E19" t="s">
         <v>65</v>
       </c>
       <c r="F19">
-        <v>94.045000000000002</v>
+        <v>94.601</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B20" t="s">
         <v>66</v>
       </c>
       <c r="C20" t="s">
         <v>67</v>
       </c>
       <c r="D20" t="s">
         <v>68</v>
       </c>
       <c r="E20" t="s">
         <v>69</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>