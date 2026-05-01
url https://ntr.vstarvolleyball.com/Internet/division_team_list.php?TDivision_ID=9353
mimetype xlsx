--- v0 (2026-03-07)
+++ v1 (2026-05-01)
@@ -125,69 +125,69 @@
   <si>
     <t>11 Red</t>
   </si>
   <si>
     <t>Drive Nation 11 Red</t>
   </si>
   <si>
     <t>G11DRIVE1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Storm 11U</t>
   </si>
   <si>
     <t>NE Storm</t>
   </si>
   <si>
     <t>G11NELVB1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
+    <t>11 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Black Josh</t>
+  </si>
+  <si>
+    <t>G11TEJAS1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11TEJAS1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -544,191 +544,191 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>86.80800000000001</v>
+        <v>86.53400000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>86.59999999999999</v>
+        <v>85.125</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>86.20399999999999</v>
+        <v>84.81100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>78.646</v>
+        <v>79.80500000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>11</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>76.461</v>
+        <v>75.324</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>71.224</v>
+        <v>70.99299999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>28</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>69.11199999999999</v>
+        <v>70.908</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.126</v>
+        <v>65.45</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>40</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>36</v>