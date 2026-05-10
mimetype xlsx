--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -59,204 +59,204 @@
   <si>
     <t>11 Ikaika-Toa</t>
   </si>
   <si>
     <t>FH 11 Ikaika-Toa</t>
   </si>
   <si>
     <t>G11FIELD1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Skyline 11 Black</t>
   </si>
   <si>
     <t>G11SKYLN2NT</t>
   </si>
   <si>
+    <t>10 Royal</t>
+  </si>
+  <si>
+    <t>Skyline 10 Royal</t>
+  </si>
+  <si>
+    <t>G10SKYLN1NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 11 Navy</t>
+  </si>
+  <si>
+    <t>G11AMSVC1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>11 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 11 Navy Ethos</t>
   </si>
   <si>
     <t>G11ARETE2NT</t>
   </si>
   <si>
-    <t>10 Royal</t>
-[...16 lines deleted...]
-  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
   </si>
   <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 11Regional</t>
+  </si>
+  <si>
+    <t>G111UNVB3NT</t>
+  </si>
+  <si>
     <t>11 Silver Bryana</t>
   </si>
   <si>
     <t>Skyline 11 Silver Bryana</t>
   </si>
   <si>
     <t>G11SKYLN4NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G111UNVB3NT</t>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>11 Elite Green</t>
+  </si>
+  <si>
+    <t>Victory 11 Elite Green</t>
+  </si>
+  <si>
+    <t>G11VCTRY2NT</t>
+  </si>
+  <si>
+    <t>11 Navy</t>
+  </si>
+  <si>
+    <t>Arete 11 Navy</t>
+  </si>
+  <si>
+    <t>G11ARETE3NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>11 Blue</t>
   </si>
   <si>
     <t>EXCEL 11 Blue</t>
   </si>
   <si>
     <t>G11EXCEL3NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...19 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 11 USA-Rico</t>
   </si>
   <si>
     <t>G11FRFLY1NT</t>
   </si>
   <si>
     <t>11 White</t>
   </si>
   <si>
     <t>Skyline 11 White</t>
   </si>
   <si>
     <t>G11SKYLN3NT</t>
   </si>
   <si>
     <t>10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>FH 10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>G10FIELD1NT</t>
   </si>
   <si>
+    <t>11 Silver Cindy</t>
+  </si>
+  <si>
+    <t>Skyline 11 Silver Cindy</t>
+  </si>
+  <si>
+    <t>G11SKYLN5NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 11 Purple</t>
   </si>
   <si>
     <t>G11POWER1NT</t>
   </si>
   <si>
-    <t>11 Silver Cindy</t>
-[...5 lines deleted...]
-    <t>G11SKYLN5NT</t>
+    <t>DEA Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEAVB 11 Black </t>
+  </si>
+  <si>
+    <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t>1United 10 Regional</t>
   </si>
   <si>
     <t>G101UNVB2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Victory 10 Black</t>
   </si>
   <si>
     <t>G10VCTRY1NT</t>
   </si>
   <si>
     <t>10 Navy Telos</t>
   </si>
   <si>
     <t>Arete 10 Navy Telos</t>
   </si>
   <si>
     <t>G10ARETE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>10 Navy Ethos</t>
   </si>
@@ -663,431 +663,431 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>86.35599999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>80.91800000000001</v>
+        <v>79.884</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>79.218</v>
+        <v>77.768</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>78.407</v>
+        <v>77.63800000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>76.733</v>
+        <v>75.95699999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>74.352</v>
+        <v>75.90000000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>72.76000000000001</v>
+        <v>72.86499999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B9" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>72.111</v>
+        <v>71.14100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.28</v>
+        <v>71.060000000000002</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B11" t="s">
         <v>39</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.26300000000001</v>
+        <v>70.107</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>69.90900000000001</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>69.648</v>
+        <v>69.955</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>11</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>67.958</v>
+        <v>68.788</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>6</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>54</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>67.101</v>
+        <v>67.12</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>65.815</v>
+        <v>66.48699999999999</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>58</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>59</v>
       </c>
       <c r="D17" t="s">
         <v>60</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.252</v>
+        <v>66.32899999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>32</v>
+        <v>61</v>
       </c>
       <c r="B18" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C18" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D18" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>64.129</v>
+        <v>63.962</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>63</v>
+        <v>29</v>
       </c>
       <c r="B19" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C19" t="s">
         <v>65</v>
       </c>
       <c r="D19" t="s">
         <v>66</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.073</v>
+        <v>63.383</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B20" t="s">
         <v>67</v>
       </c>
       <c r="C20" t="s">
         <v>68</v>
       </c>
       <c r="D20" t="s">
         <v>69</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>57.673</v>
+        <v>59.769</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B21" t="s">
         <v>70</v>
       </c>
       <c r="C21" t="s">
         <v>71</v>
       </c>
       <c r="D21" t="s">
         <v>72</v>
       </c>
       <c r="E21" t="s">
         <v>73</v>
       </c>
       <c r="F21">
-        <v>69.13200000000001</v>
+        <v>68.813</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="B22" t="s">
         <v>74</v>
       </c>
       <c r="C22" t="s">
         <v>75</v>
       </c>
       <c r="D22" t="s">
         <v>76</v>
       </c>
       <c r="E22" t="s">
         <v>73</v>
       </c>
       <c r="F22">
-        <v>64.858</v>
+        <v>65.684</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>