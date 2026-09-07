--- v1 (2026-05-10)
+++ v2 (2026-09-07)
@@ -12,281 +12,83 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="11">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...197 lines deleted...]
-    <t>G10ARETE1NT</t>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>11'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 11N Green</t>
+  </si>
+  <si>
+    <t>G11FROGS1NT</t>
   </si>
   <si>
     <t>Dropped</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10ARETE2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -590,51 +392,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F22"/>
+  <dimension ref="A1:F2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -643,451 +445,51 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>86.35599999999999</v>
-[...399 lines deleted...]
-        <v>65.684</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>