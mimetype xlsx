--- v0 (2026-02-17)
+++ v1 (2026-04-23)
@@ -44,159 +44,159 @@
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 18U National </t>
   </si>
   <si>
     <t>IVC 18U National</t>
   </si>
   <si>
     <t>G18INFTY1NT</t>
   </si>
   <si>
-    <t>Pending</t>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Oklahoma Premier Volleyball C</t>
+  </si>
+  <si>
+    <t>18 Diamonds</t>
+  </si>
+  <si>
+    <t>OK Premier 18 Diamonds</t>
+  </si>
+  <si>
+    <t>G18OKPRE1OK</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
-    <t>18 KAYLA</t>
-[...2 lines deleted...]
-    <t>TC ELITE 18K</t>
+    <t>18’s</t>
+  </si>
+  <si>
+    <t>TC ELITE 18</t>
   </si>
   <si>
     <t>G18TCEVB1BY</t>
   </si>
   <si>
-    <t>Paid</t>
+    <t>Cajun Elite</t>
+  </si>
+  <si>
+    <t>Lake Charles 18 Red</t>
+  </si>
+  <si>
+    <t>CE Lake Charles 18 Red</t>
+  </si>
+  <si>
+    <t>G18CAJEL3BY</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>18 Blk elite travel18.1</t>
   </si>
   <si>
     <t>18 Blk Elite travel.18.1</t>
   </si>
   <si>
     <t>G18AIRCV1NT</t>
   </si>
   <si>
-    <t>Oklahoma Premier Volleyball C</t>
-[...10 lines deleted...]
-  <si>
     <t>BC BOMBERS VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>18U</t>
   </si>
   <si>
     <t>BC BOMBERS 18U</t>
   </si>
   <si>
     <t>G18BCBVC1BY</t>
   </si>
   <si>
+    <t>Aultman Volleyball Academy</t>
+  </si>
+  <si>
+    <t>18M</t>
+  </si>
+  <si>
+    <t>AVA 18M</t>
+  </si>
+  <si>
+    <t>G18AVAWM1BY</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 18s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 18SHR</t>
+  </si>
+  <si>
+    <t>G18RFUEL4BY</t>
+  </si>
+  <si>
     <t>ALLONS VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>Allons U17 Summer</t>
   </si>
   <si>
     <t>G17ALLVB1BY</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>18 Black</t>
   </si>
   <si>
     <t>Waco Lightning 18 Black</t>
   </si>
   <si>
     <t>G18CENTX1NT</t>
   </si>
   <si>
-    <t>Cajun Elite</t>
-[...32 lines deleted...]
-    <t>G18RFUEL4BY</t>
+    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -553,231 +553,231 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>84.667</v>
+        <v>81.233</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>75.601</v>
+        <v>76.792</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
         <v>16</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>17</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>18</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>71.236</v>
+        <v>70.474</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
         <v>20</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>21</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>22</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>70.474</v>
+        <v>68.913</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
         <v>24</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>26</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>57.884</v>
+        <v>64.985</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>27</v>
+      </c>
+      <c r="B7" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>0.0</v>
+        <v>62.618</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>0.0</v>
+        <v>57.134</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>35</v>
       </c>
       <c r="B9" t="s">
         <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>0.0</v>
+        <v>56.384</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
         <v>41</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>42</v>
+      </c>
+      <c r="B11" t="s">
         <v>43</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>44</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>45</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>46</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11">
-        <v>0.0</v>
+        <v>73.058999999999997</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>