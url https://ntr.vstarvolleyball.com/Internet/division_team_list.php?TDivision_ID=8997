--- v1 (2026-04-23)
+++ v2 (2026-06-08)
@@ -633,51 +633,51 @@
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>68.913</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>64.985</v>
+        <v>64.934</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>62.618</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>