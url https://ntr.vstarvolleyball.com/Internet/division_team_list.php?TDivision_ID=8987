--- v0 (2026-03-13)
+++ v1 (2026-05-25)
@@ -47,396 +47,396 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>WF Elite 14 Black</t>
   </si>
   <si>
     <t>G14WFELT1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV Blue</t>
+  </si>
+  <si>
+    <t>G14VIVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC 14U National </t>
+  </si>
+  <si>
+    <t>IVC 14U N</t>
+  </si>
+  <si>
+    <t>G14INFTY1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 14 White</t>
+  </si>
+  <si>
+    <t>DN 14 White</t>
+  </si>
+  <si>
+    <t>G14DRIVE3NT</t>
+  </si>
+  <si>
+    <t>Austin Skyline Juniors</t>
+  </si>
+  <si>
+    <t>14 Molten</t>
+  </si>
+  <si>
+    <t>AUSKY 14 Molten</t>
+  </si>
+  <si>
+    <t>G14ASKYL3LS</t>
+  </si>
+  <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>14-2 West</t>
+  </si>
+  <si>
+    <t>OK Charge 14-2 West</t>
+  </si>
+  <si>
+    <t>G14CHARG11OK</t>
+  </si>
+  <si>
+    <t>Waco Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 UA Red</t>
+  </si>
+  <si>
+    <t>Waco Jrs 14 UA Red</t>
+  </si>
+  <si>
+    <t>G14WACOV2LS</t>
+  </si>
+  <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's Black</t>
   </si>
   <si>
     <t>G14NETJR1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...44 lines deleted...]
-    <t>G14INFTY1NT</t>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 14 Club Blue </t>
+  </si>
+  <si>
+    <t>G14INTEG3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Angelo RISE </t>
+  </si>
+  <si>
+    <t>Angelo Rise 14s Black</t>
+  </si>
+  <si>
+    <t>G14ANGRV2LS</t>
+  </si>
+  <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 14 National</t>
+  </si>
+  <si>
+    <t>G14EVAVB2DE</t>
+  </si>
+  <si>
+    <t>Hallsville Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 BLACK</t>
+  </si>
+  <si>
+    <t>Hallsville VC 14Black</t>
+  </si>
+  <si>
+    <t>G14HAVBC1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 14Elite White</t>
+  </si>
+  <si>
+    <t>G141UNVB6NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 14 NAT-Liz</t>
+  </si>
+  <si>
+    <t>G14FRFLY5NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 White</t>
   </si>
   <si>
     <t>Heat 14 White</t>
   </si>
   <si>
     <t>G14ROCKH3NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...62 lines deleted...]
-    <t>G14HAVBC1NT</t>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 14 PrimeTime</t>
+  </si>
+  <si>
+    <t>WVC 14-PrimeTime</t>
+  </si>
+  <si>
+    <t>G14WINDT2NT</t>
+  </si>
+  <si>
+    <t>JET Volleyball</t>
+  </si>
+  <si>
+    <t>JET 14 Villarreal</t>
+  </si>
+  <si>
+    <t>JET 14 Blast</t>
+  </si>
+  <si>
+    <t>G14JETVB2SU</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>Liberty 14 Red</t>
+  </si>
+  <si>
+    <t>G14LIVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>14’S ELITE WHITE</t>
   </si>
   <si>
     <t>Madfrog 14E White</t>
   </si>
   <si>
     <t>G14FROGS6NT</t>
   </si>
   <si>
-    <t>JET Volleyball</t>
-[...32 lines deleted...]
-    <t>G14WINDT2NT</t>
+    <t>Guns Up Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Elite</t>
+  </si>
+  <si>
+    <t>GUVC 14 Elite</t>
+  </si>
+  <si>
+    <t>G14GUVBC1SU</t>
+  </si>
+  <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>PVC 14 Blue</t>
+  </si>
+  <si>
+    <t>G14PINEY1NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>DIG 14 White</t>
+  </si>
+  <si>
+    <t>G14DIGVB6NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 14 Burleson</t>
+  </si>
+  <si>
+    <t>TAV South 14 Burleson</t>
+  </si>
+  <si>
+    <t>G14TXADV8NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Red Jesus</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Red Jesus</t>
+  </si>
+  <si>
+    <t>G14TEJAS4NT</t>
+  </si>
+  <si>
+    <t>14 UA White</t>
+  </si>
+  <si>
+    <t>Waco Jrs 14 UA White</t>
+  </si>
+  <si>
+    <t>G14WACOV3LS</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 14's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 14</t>
+  </si>
+  <si>
+    <t>G14TRNTY1NT</t>
+  </si>
+  <si>
+    <t>14 Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 14 Club Red</t>
+  </si>
+  <si>
+    <t>G14INTEG4NT</t>
+  </si>
+  <si>
+    <t>Uncommon</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Uncommon 14U</t>
+  </si>
+  <si>
+    <t>G14UNCOM1NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 14 Black</t>
   </si>
   <si>
     <t>G14POWER2NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...94 lines deleted...]
-  <si>
     <t>14 Club White</t>
   </si>
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 14 Metro</t>
   </si>
   <si>
     <t>DN 14 Metro</t>
   </si>
   <si>
     <t>G14DRIVE6NT</t>
   </si>
   <si>
     <t>14 UA Grey</t>
   </si>
   <si>
     <t>Waco Jrs 14 UA Grey</t>
   </si>
   <si>
     <t>G14WACOV4LS</t>
-  </si>
-[...31 lines deleted...]
-    <t>G14EVAVB2DE</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -805,711 +805,711 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>76.015000000000001</v>
+        <v>75.455</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>67.87</v>
+        <v>72.622</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>67.76000000000001</v>
+        <v>68.084999999999994</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>67.444</v>
+        <v>67.712</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>66.967</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>65.88800000000001</v>
+        <v>66.967</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>65.57899999999999</v>
+        <v>66.967</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.031000000000006</v>
+        <v>66.081000000000003</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>64.196</v>
+        <v>65.087999999999994</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>63.735</v>
+        <v>65.031000000000006</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>63.692</v>
+        <v>65.031000000000006</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.488</v>
+        <v>64.952</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>63.465</v>
+        <v>64.18899999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>63.207</v>
+        <v>64.018000000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
+        <v>59</v>
+      </c>
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>62.889</v>
+        <v>63.979</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
+        <v>63</v>
+      </c>
+      <c r="C17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>62.717</v>
+        <v>63.799</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>62.235</v>
+        <v>63.317</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
+        <v>71</v>
+      </c>
+      <c r="C19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>73</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>61.785</v>
+        <v>63.291</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>59.821</v>
+        <v>62.707</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>59.064</v>
+        <v>62.455</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="B22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>58.968</v>
+        <v>62.235</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>86</v>
+        <v>59</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>58.864</v>
+        <v>62.048000000000002</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>89</v>
       </c>
       <c r="B24" t="s">
         <v>90</v>
       </c>
       <c r="C24" t="s">
         <v>91</v>
       </c>
       <c r="D24" t="s">
         <v>92</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>58.273</v>
+        <v>60.951</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>93</v>
       </c>
       <c r="B25" t="s">
         <v>94</v>
       </c>
       <c r="C25" t="s">
         <v>95</v>
       </c>
       <c r="D25" t="s">
         <v>96</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>58.055</v>
+        <v>60.821</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>97</v>
       </c>
       <c r="B26" t="s">
         <v>98</v>
       </c>
       <c r="C26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D26" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>57.17</v>
+        <v>60.313</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>57.112</v>
+        <v>59.821</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>55.063000000000002</v>
+        <v>59.054000000000002</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="B29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D29" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>55.063000000000002</v>
+        <v>58.977</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>14</v>
+        <v>111</v>
       </c>
       <c r="B30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D30" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>55.063000000000002</v>
+        <v>58.693</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>22</v>
+        <v>115</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="D31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>54.777</v>
+        <v>58.372</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>38</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>57.321</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>120</v>
+        <v>19</v>
       </c>
       <c r="B33" t="s">
         <v>121</v>
       </c>
       <c r="C33" t="s">
         <v>122</v>
       </c>
       <c r="D33" t="s">
         <v>123</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>56.118</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>31</v>
+      </c>
+      <c r="B34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="C34" t="s">
         <v>125</v>
       </c>
       <c r="D34" t="s">
         <v>126</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>55.063000000000002</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>127</v>
       </c>
       <c r="B35" t="s">
         <v>128</v>
       </c>
       <c r="C35" t="s">
         <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>129</v>
       </c>
       <c r="E35" t="s">
         <v>130</v>
       </c>
       <c r="F35">
-        <v>56.409</v>
+        <v>57.433</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>