--- v1 (2026-05-25)
+++ v2 (2026-09-06)
@@ -12,443 +12,128 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="131">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="26">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>WF Elite Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G14WFELT1NT</t>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 14 National</t>
+  </si>
+  <si>
+    <t>G14EVAVB2DE</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G14VIVBC1NT</t>
+    <t>Insanity Volleyball Club</t>
+  </si>
+  <si>
+    <t>14.1 Regional</t>
+  </si>
+  <si>
+    <t>IVC14.1Regional</t>
+  </si>
+  <si>
+    <t>G14INSVB1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 141 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 141W</t>
+  </si>
+  <si>
+    <t>G14FWFIR2NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 14 METRO</t>
+  </si>
+  <si>
+    <t>G14VIPAC2NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 14U National </t>
   </si>
   <si>
-    <t>IVC 14U N</t>
+    <t>IVC 14U National Green</t>
   </si>
   <si>
     <t>G14INFTY1NT</t>
-  </si>
-[...334 lines deleted...]
-    <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -752,764 +437,184 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
+        <v>7</v>
+      </c>
+      <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
-        <v>75.455</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>72.622</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>68.084999999999994</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>67.712</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F6">
-        <v>66.967</v>
-[...579 lines deleted...]
-        <v>57.433</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>