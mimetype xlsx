--- v0 (2026-03-10)
+++ v1 (2026-05-31)
@@ -32,171 +32,171 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Nitro Heat VBC </t>
+  </si>
+  <si>
+    <t>16s</t>
+  </si>
+  <si>
+    <t>Nitro Heat 16s</t>
+  </si>
+  <si>
+    <t>G16NITHT1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>SpikeZone VBC</t>
   </si>
   <si>
     <t>Spikezone VBC 16</t>
   </si>
   <si>
     <t>G16SPKZN1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G16NITHT1NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Navy</t>
+  </si>
+  <si>
+    <t>287 SVC 16 Navy</t>
+  </si>
+  <si>
+    <t>G16287SV98NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Wave 16 </t>
+  </si>
+  <si>
+    <t>G16WAVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>Crush 16s</t>
+  </si>
+  <si>
+    <t>IVC Crush 16s</t>
+  </si>
+  <si>
+    <t>G16INFTY3NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 16 Red</t>
+  </si>
+  <si>
+    <t>G16AMSVC1NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15/16u Whitesboro</t>
   </si>
   <si>
     <t>FH 15/16u Whitesboro</t>
   </si>
   <si>
     <t>G16FIELD5NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinity Volleyball Club </t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 Red</t>
   </si>
   <si>
     <t>G16ALLEG2NT</t>
   </si>
   <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>WVC 16 VERNON</t>
+  </si>
+  <si>
+    <t>WVC 16 Vernon</t>
+  </si>
+  <si>
+    <t>G16WINDT3NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 Metro</t>
+  </si>
+  <si>
+    <t>Victory 16 Metro</t>
+  </si>
+  <si>
+    <t>G16VCTRY6NT</t>
+  </si>
+  <si>
     <t>Rock Solid Volleyball Club</t>
   </si>
   <si>
     <t>Rock Solid 16 Val</t>
   </si>
   <si>
     <t>RSVBC 16 Val</t>
   </si>
   <si>
     <t>G16RSVBC2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G16VCTRY6NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>16 Gray</t>
   </si>
   <si>
     <t>TX Legends 16 Gray</t>
   </si>
   <si>
     <t>G16TXLEG5LS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -556,280 +556,280 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2">
-        <v>81.589</v>
+        <v>81.030000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>80.246</v>
+        <v>80.36</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>80.088999999999999</v>
+        <v>79.593</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>78.015000000000001</v>
+        <v>79.093999999999994</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>77.958</v>
+        <v>78.75</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>77.66200000000001</v>
+        <v>77.911</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>77.090999999999994</v>
+        <v>77.052000000000007</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>76.949</v>
+        <v>76.90600000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>76.455</v>
+        <v>76.691</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>75.467</v>
+        <v>76.19</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F12">
-        <v>75.215</v>
+        <v>76.11199999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>0.0</v>
+        <v>74.65000000000001</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>