--- v0 (2026-03-10)
+++ v1 (2026-05-31)
@@ -32,393 +32,393 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 13</t>
+  </si>
+  <si>
+    <t>G13WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>13 Teal</t>
+  </si>
+  <si>
+    <t>SLAM 13 Teal</t>
+  </si>
+  <si>
+    <t>G13SLAMV2NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVCA 12</t>
+  </si>
+  <si>
+    <t>G12AMSVC3NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>13 Alaka'i-Jasmyn</t>
+  </si>
+  <si>
+    <t>FH 13 Alaka'i-Jasmyn</t>
+  </si>
+  <si>
+    <t>G13FIELD4NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13 Black</t>
+  </si>
+  <si>
+    <t>Arsenal 13 Back</t>
+  </si>
+  <si>
+    <t>G13DAVBC4NT</t>
+  </si>
+  <si>
+    <t>Airells Court Club Volleyball</t>
+  </si>
+  <si>
+    <t>ACCV 12&amp;13 Black Travel</t>
+  </si>
+  <si>
+    <t>ACCV 12/13 Black Travel</t>
+  </si>
+  <si>
+    <t>G13AIRCV3NT</t>
+  </si>
+  <si>
+    <t>AVCA 13</t>
+  </si>
+  <si>
+    <t>G13AMSVC13NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>13 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 13E</t>
+  </si>
+  <si>
+    <t>G13CADHS1NT</t>
+  </si>
+  <si>
     <t>Grit Volleyball</t>
   </si>
   <si>
     <t>Grit 13</t>
   </si>
   <si>
     <t>G13GRITV1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...32 lines deleted...]
-    <t>G13WAVBC1NT</t>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>13 Rio Vista</t>
+  </si>
+  <si>
+    <t>Waco Lightning 13 Rio Vis</t>
+  </si>
+  <si>
+    <t>G13CENTX3NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 13 REG-Nichole</t>
+  </si>
+  <si>
+    <t>G13FRFLY6NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>13 Metro Ginny</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro Ginny</t>
+  </si>
+  <si>
+    <t>G13EAGMT6NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>13 Elite Black</t>
+  </si>
+  <si>
+    <t>W13 Elite Black</t>
+  </si>
+  <si>
+    <t>G13WPDVB1NT</t>
+  </si>
+  <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Black</t>
+  </si>
+  <si>
+    <t>REIGN-13-BLACK</t>
+  </si>
+  <si>
+    <t>G13REIGN1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13A Westen</t>
   </si>
   <si>
     <t>DIG 13A Westen</t>
   </si>
   <si>
     <t>G13DIGVB7NT</t>
   </si>
   <si>
-    <t>Waco Lightning</t>
-[...77 lines deleted...]
-    <t>G13REIGN1NT</t>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>13 Boys</t>
+  </si>
+  <si>
+    <t>Summit 13 Boys</t>
+  </si>
+  <si>
+    <t>B13DSUMM1NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 13u Astro</t>
+  </si>
+  <si>
+    <t>G13PEGAC1NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>13 Regional Black</t>
+  </si>
+  <si>
+    <t>MVP 13 Regional Black</t>
+  </si>
+  <si>
+    <t>G13MVPVC2NT</t>
+  </si>
+  <si>
+    <t>13 Metro Abbey</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro Abbey</t>
+  </si>
+  <si>
+    <t>G13EAGMT7NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 RED</t>
+  </si>
+  <si>
+    <t>HJVC 13 RED</t>
+  </si>
+  <si>
+    <t>G13HJVBC1NT</t>
+  </si>
+  <si>
+    <t>Fearless Volleyball Club</t>
+  </si>
+  <si>
+    <t>Fearless 13 Black</t>
+  </si>
+  <si>
+    <t>G13FLVBC1NT</t>
   </si>
   <si>
     <t>13 Metro White Chalice</t>
   </si>
   <si>
     <t>EMV 13 Metro White Chalic</t>
   </si>
   <si>
     <t>G13EAGMT10NT</t>
   </si>
   <si>
+    <t>Flyers 13 REG-Crystal</t>
+  </si>
+  <si>
+    <t>G13FRFLY7NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 13 Bolt Navy</t>
   </si>
   <si>
     <t>G13NRGVC5NT</t>
   </si>
   <si>
-    <t>Henderson Juniors Volleyball Club</t>
-[...20 lines deleted...]
-    <t>G13MVPVC2NT</t>
+    <t>Team North Texas - (TNT)</t>
+  </si>
+  <si>
+    <t>13 Swatlife</t>
+  </si>
+  <si>
+    <t>TNT 13 Swatlife</t>
+  </si>
+  <si>
+    <t>G13TNTLC1NT</t>
+  </si>
+  <si>
+    <t>13 Bolt White</t>
+  </si>
+  <si>
+    <t>NRG 13 Bolt White</t>
+  </si>
+  <si>
+    <t>G13NRGVC6NT</t>
   </si>
   <si>
     <t>13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>EMV 13 Metro White Ashtyn</t>
   </si>
   <si>
     <t>G13EAGMT9NT</t>
   </si>
   <si>
-    <t>Team North Texas - (TNT)</t>
-[...56 lines deleted...]
-    <t>G13FLVBC1NT</t>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>13 Blue</t>
+  </si>
+  <si>
+    <t>TX Legends 13 Blue</t>
+  </si>
+  <si>
+    <t>G13TXLEG2LS</t>
   </si>
   <si>
     <t>Red River Volleyball</t>
   </si>
   <si>
     <t>Red River 13</t>
   </si>
   <si>
     <t>G13REDRV1NT</t>
   </si>
   <si>
     <t>13 BLUE</t>
   </si>
   <si>
     <t>HJVC 13 BLUE</t>
   </si>
   <si>
     <t>G13HJVBC4NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...8 lines deleted...]
-    <t>G13TXLEG2LS</t>
+    <t>13 Metro White Libbie</t>
+  </si>
+  <si>
+    <t>EMV 13 Metro White Libbie</t>
+  </si>
+  <si>
+    <t>G13EAGMT8NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>13 Prep Green</t>
+  </si>
+  <si>
+    <t>Arete 13 Prep Green</t>
+  </si>
+  <si>
+    <t>G13ARETE7NT</t>
   </si>
   <si>
     <t>13 Gray</t>
   </si>
   <si>
     <t>TX Legends 13 Gray</t>
   </si>
   <si>
     <t>G13TXLEG3LS</t>
-  </si>
-[...52 lines deleted...]
-    <t>G12AMSVC3NT</t>
   </si>
   <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 13 Black</t>
   </si>
   <si>
     <t>G13SKYHI1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 13</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 13 </t>
   </si>
   <si>
     <t>G13CONQR1NT</t>
   </si>
@@ -811,736 +811,736 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>66.18899999999999</v>
+        <v>64.855</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>64.682</v>
+        <v>64.642</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
+        <v>15</v>
+      </c>
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>64.59399999999999</v>
+        <v>64.073999999999998</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>64.217</v>
+        <v>63.83</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>64.097999999999999</v>
+        <v>63.472</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>63.825</v>
+        <v>63.298</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>29</v>
+      </c>
+      <c r="D8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>63.542</v>
+        <v>63.069000000000003</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>31</v>
+      </c>
+      <c r="B9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>62.812</v>
+        <v>62.587</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s">
         <v>36</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>62.78</v>
+        <v>62.446</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>38</v>
+      </c>
+      <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>62.503</v>
+        <v>62.32</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>42</v>
+      </c>
+      <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
+        <v>43</v>
+      </c>
+      <c r="D12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>62.194</v>
+        <v>62.193</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
+        <v>46</v>
+      </c>
+      <c r="C13" t="s">
+        <v>47</v>
+      </c>
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="B13" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>61.663</v>
+        <v>62.125</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
+        <v>50</v>
+      </c>
+      <c r="C14" t="s">
+        <v>51</v>
+      </c>
+      <c r="D14" t="s">
         <v>52</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>60.499</v>
+        <v>62.122</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>56</v>
       </c>
-      <c r="C15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>60.196</v>
+        <v>62.052999999999997</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>57</v>
+      </c>
+      <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
+      <c r="D16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>59.792</v>
+        <v>61.56</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>59.75</v>
+        <v>61.439</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>44</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>59.679</v>
+        <v>61.279</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
-        <v>59.482</v>
+        <v>61.13</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
         <v>74</v>
       </c>
-      <c r="C20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>59.359</v>
+        <v>60.955</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" t="s">
         <v>77</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>78</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>59.064</v>
+        <v>60.798</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>79</v>
+      </c>
+      <c r="B22" t="s">
+        <v>80</v>
+      </c>
+      <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
         <v>81</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>59.021999999999998</v>
+        <v>60.593</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>45</v>
+      </c>
+      <c r="B23" t="s">
+        <v>82</v>
+      </c>
+      <c r="C23" t="s">
+        <v>83</v>
+      </c>
+      <c r="D23" t="s">
         <v>84</v>
       </c>
-      <c r="B23" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
-        <v>58.502</v>
+        <v>60.387</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>42</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
-        <v>58.446</v>
+        <v>59.878</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
+        <v>88</v>
+      </c>
+      <c r="C25" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" t="s">
         <v>90</v>
       </c>
-      <c r="B25" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
-        <v>57.978</v>
+        <v>59.331</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>59</v>
+        <v>91</v>
       </c>
       <c r="B26" t="s">
+        <v>92</v>
+      </c>
+      <c r="C26" t="s">
         <v>93</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>94</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
-        <v>57.747</v>
+        <v>58.766</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>87</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>97</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
-        <v>57.374</v>
+        <v>58.763</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>45</v>
       </c>
       <c r="B28" t="s">
+        <v>98</v>
+      </c>
+      <c r="C28" t="s">
+        <v>99</v>
+      </c>
+      <c r="D28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
-        <v>57.374</v>
+        <v>58.745</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>81</v>
+        <v>101</v>
       </c>
       <c r="B29" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
-        <v>57.374</v>
+        <v>57.959</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>55</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
-        <v>57.372</v>
+        <v>57.599</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>57.37</v>
+        <v>57.559</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>45</v>
+      </c>
+      <c r="B32" t="s">
         <v>111</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>112</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>113</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
-        <v>56.662</v>
+        <v>57.522</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
         <v>115</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>116</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>117</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>57.439</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>101</v>
       </c>
       <c r="B34" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
       <c r="C34" t="s">
         <v>119</v>
       </c>
       <c r="D34" t="s">
         <v>120</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>57.372</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>121</v>
       </c>
       <c r="B35" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>124</v>
       </c>
       <c r="F35">
-        <v>62.196</v>
+        <v>62.743</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>125</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" t="s">
         <v>127</v>
       </c>
       <c r="D36" t="s">
         <v>128</v>
       </c>
       <c r="E36" t="s">
         <v>124</v>
       </c>
       <c r="F36">
-        <v>57.456</v>
+        <v>59.64</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="B37" t="s">
         <v>129</v>
       </c>
       <c r="C37" t="s">
         <v>130</v>
       </c>
       <c r="D37" t="s">
         <v>131</v>
       </c>
       <c r="E37" t="s">
         <v>132</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>