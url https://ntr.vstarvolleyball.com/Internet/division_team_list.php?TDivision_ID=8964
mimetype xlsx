--- v0 (2026-03-10)
+++ v1 (2026-05-31)
@@ -32,429 +32,429 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 Black</t>
+  </si>
+  <si>
+    <t>G12CENTX1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>11/12 Metro</t>
+  </si>
+  <si>
+    <t>VIP 12 Metro</t>
+  </si>
+  <si>
+    <t>G12VIPAC2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Northeast Longhorns </t>
   </si>
   <si>
     <t>Northeast Longhorns 12U</t>
   </si>
   <si>
     <t>NE Longhorns</t>
   </si>
   <si>
     <t>G12NELVB1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...11 lines deleted...]
-    <t>G12VIPAC2NT</t>
+    <t>Northeast Net Ninjas 12U</t>
+  </si>
+  <si>
+    <t>NE Net Ninjas</t>
+  </si>
+  <si>
+    <t>G12NELVB2NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>12 Elite Black</t>
+  </si>
+  <si>
+    <t>Summit 12 Elite Black</t>
+  </si>
+  <si>
+    <t>G12DSUMM2NT</t>
+  </si>
+  <si>
+    <t>CTX Royalty</t>
+  </si>
+  <si>
+    <t>CTX Royalty 12’s</t>
+  </si>
+  <si>
+    <t>G12CTXRL1LS</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 Black</t>
+  </si>
+  <si>
+    <t>iCrush 12 Black</t>
+  </si>
+  <si>
+    <t>G12INCRU1NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 12u Astro</t>
+  </si>
+  <si>
+    <t>G12PEGAC1NT</t>
+  </si>
+  <si>
+    <t>Urban VBC</t>
+  </si>
+  <si>
+    <t>12U Blue</t>
+  </si>
+  <si>
+    <t>Urban VBC 12 U Blue</t>
+  </si>
+  <si>
+    <t>G12URBAN2NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>North Point 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NORPT1NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>W12 Elite Black</t>
+  </si>
+  <si>
+    <t>G12WPDVB1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>12 Bolt Navy</t>
+  </si>
+  <si>
+    <t>NRG 12 Bolt Navy</t>
+  </si>
+  <si>
+    <t>G12NRGVC3NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>No Limits 12 Regional</t>
+  </si>
+  <si>
+    <t>G12NLVBC3NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>Blocskport 12R</t>
   </si>
   <si>
     <t>G12BLOCK1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...41 lines deleted...]
-    <t>G12DSUMM2NT</t>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>LVA 12 Regional</t>
+  </si>
+  <si>
+    <t>G12LUNVA1NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>12 Regional Black</t>
+  </si>
+  <si>
+    <t>MVP 12 Regional Black</t>
+  </si>
+  <si>
+    <t>G12MVPVC2NT</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
-    <t>Incredible Crush Volleyball</t>
-[...32 lines deleted...]
-    <t>G12MVPVC2NT</t>
+    <t>Starlings Sachse VBC</t>
+  </si>
+  <si>
+    <t>Thunderbolts</t>
+  </si>
+  <si>
+    <t>Starlings 12 Blue</t>
+  </si>
+  <si>
+    <t>G12STSAC1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
   </si>
   <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Prep Steel</t>
   </si>
   <si>
     <t>Arete 12 Prep Steel</t>
   </si>
   <si>
     <t>G12ARETE6NT</t>
   </si>
   <si>
+    <t>12 Regional Purple</t>
+  </si>
+  <si>
+    <t>MVP 12 Regional Purple</t>
+  </si>
+  <si>
+    <t>G12MVPVC3NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 12 REG-Stacey</t>
+  </si>
+  <si>
+    <t>G12FRFLY7NT</t>
+  </si>
+  <si>
+    <t>12 Elite White</t>
+  </si>
+  <si>
+    <t>Summit 12 Elite White</t>
+  </si>
+  <si>
+    <t>G12DSUMM3NT</t>
+  </si>
+  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Gold</t>
   </si>
   <si>
     <t>UEPA 12G</t>
   </si>
   <si>
     <t>G12UNTOU2NT</t>
   </si>
   <si>
-    <t>12 Elite White</t>
-[...65 lines deleted...]
-    <t>G12STSAC1NT</t>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>EMV 12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>G12EAGMT5NT</t>
   </si>
   <si>
     <t>12 Prep Navy</t>
   </si>
   <si>
     <t>Arete 12 Prep Navy</t>
   </si>
   <si>
     <t>G12ARETE5NT</t>
   </si>
   <si>
+    <t>Flyers 12 REG-Aly</t>
+  </si>
+  <si>
+    <t>G12FRFLY6NT</t>
+  </si>
+  <si>
+    <t>Blazing Owls</t>
+  </si>
+  <si>
+    <t>12 Orange</t>
+  </si>
+  <si>
+    <t>BOV 12 Orange</t>
+  </si>
+  <si>
+    <t>G12BOWLV1NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>12A Maggie</t>
+  </si>
+  <si>
+    <t>DIG 12A Maggie</t>
+  </si>
+  <si>
+    <t>G12DIGVB8NT</t>
+  </si>
+  <si>
+    <t>12 White</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 White</t>
+  </si>
+  <si>
+    <t>G12CENTX3NT</t>
+  </si>
+  <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>12U</t>
   </si>
   <si>
     <t>Atomic VC 12</t>
   </si>
   <si>
     <t>G12ATOMV1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...56 lines deleted...]
-    <t>G12BOWLV1NT</t>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>TX Legends 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXLEG1LS</t>
+  </si>
+  <si>
+    <t>12A Destyne</t>
+  </si>
+  <si>
+    <t>DIG 12A Destyne</t>
+  </si>
+  <si>
+    <t>G12DIGVB6NT</t>
   </si>
   <si>
     <t>12 Metro White Lauryn</t>
   </si>
   <si>
     <t>EMV 12 Metro White Lauryn</t>
   </si>
   <si>
     <t>G12EAGMT6NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...31 lines deleted...]
-  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>11u Bruisers Elite Brie</t>
   </si>
   <si>
     <t>G11ATPRV4NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G12CENTX1NT</t>
   </si>
   <si>
     <t>12 Dawson</t>
   </si>
   <si>
     <t>Blocksport 12 Dawson</t>
   </si>
   <si>
     <t>G12BLOCK2NT</t>
   </si>
   <si>
     <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -823,756 +823,756 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>72.583</v>
+        <v>72.088999999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>71.93600000000001</v>
+        <v>71.178</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>70.887</v>
+        <v>70.956</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>15</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>70.178</v>
+        <v>70.718</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>70.172</v>
+        <v>70.654</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>69.762</v>
+        <v>69.14100000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>69.39</v>
+        <v>68.982</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>19</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
+        <v>34</v>
+      </c>
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>69.14100000000001</v>
+        <v>67.759</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>68.631</v>
+        <v>67.651</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>67.34999999999999</v>
+        <v>67.611</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>66.010000000000005</v>
+        <v>67.60599999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>47</v>
+      </c>
+      <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>65.50700000000001</v>
+        <v>66.624</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
+        <v>41</v>
+      </c>
+      <c r="C14" t="s">
+        <v>52</v>
+      </c>
+      <c r="D14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>65.50700000000001</v>
+        <v>66.298</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>54</v>
+      </c>
+      <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>65.464</v>
+        <v>66.15300000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>61</v>
+        <v>41</v>
       </c>
       <c r="C16" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>65.396</v>
+        <v>65.98</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.705</v>
+        <v>65.764</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>68</v>
+        <v>47</v>
       </c>
       <c r="B18" t="s">
-        <v>31</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>64.54300000000001</v>
+        <v>65.70699999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>70</v>
+      </c>
+      <c r="D19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>63.76</v>
+        <v>65.688</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>72</v>
+      </c>
+      <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
         <v>74</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>75</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>63.721</v>
+        <v>65.52</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>76</v>
+      </c>
+      <c r="B21" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>63.678</v>
+        <v>65.23</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>80</v>
       </c>
       <c r="B22" t="s">
         <v>81</v>
       </c>
       <c r="C22" t="s">
         <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>63.161</v>
+        <v>64.13200000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>62.757</v>
+        <v>63.765</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>87</v>
       </c>
       <c r="B24" t="s">
         <v>88</v>
       </c>
       <c r="C24" t="s">
+        <v>88</v>
+      </c>
+      <c r="D24" t="s">
         <v>89</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>62.757</v>
+        <v>63.582</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>22</v>
+      </c>
+      <c r="B25" t="s">
+        <v>90</v>
+      </c>
+      <c r="C25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
+      <c r="D25" t="s">
         <v>92</v>
       </c>
-      <c r="C25" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>62.186</v>
+        <v>62.704</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>94</v>
+      </c>
+      <c r="C26" t="s">
         <v>95</v>
       </c>
-      <c r="B26" t="s">
+      <c r="D26" t="s">
         <v>96</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>61.831</v>
+        <v>62.437</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
         <v>98</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>100</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>60.0069999999999979</v>
+        <v>62.286</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>80</v>
+      </c>
+      <c r="B28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" t="s">
         <v>102</v>
       </c>
-      <c r="B28" t="s">
+      <c r="D28" t="s">
         <v>103</v>
       </c>
-      <c r="C28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>59.763</v>
+        <v>61.993</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="B29" t="s">
+        <v>104</v>
+      </c>
+      <c r="C29" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" t="s">
         <v>105</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>59.222</v>
+        <v>61.799</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>106</v>
+      </c>
+      <c r="B30" t="s">
         <v>107</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>108</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>109</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>59.090000000000003</v>
+        <v>61.544</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>91</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
         <v>111</v>
       </c>
       <c r="C31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
         <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>57.257</v>
+        <v>61.327</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>6</v>
+      </c>
+      <c r="B32" t="s">
         <v>114</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>115</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>116</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>0.0</v>
+        <v>61.306</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>119</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>120</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>0.0</v>
+        <v>60.99</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>121</v>
+      </c>
+      <c r="B34" t="s">
+        <v>7</v>
+      </c>
+      <c r="C34" t="s">
         <v>122</v>
       </c>
-      <c r="B34" t="s">
+      <c r="D34" t="s">
         <v>123</v>
       </c>
-      <c r="C34" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>0.0</v>
+        <v>60.299</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>110</v>
+      </c>
+      <c r="B35" t="s">
+        <v>124</v>
+      </c>
+      <c r="C35" t="s">
         <v>125</v>
       </c>
-      <c r="B35" t="s">
+      <c r="D35" t="s">
         <v>126</v>
       </c>
-      <c r="C35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>0.0</v>
+        <v>59.885</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>114</v>
+        <v>97</v>
       </c>
       <c r="B36" t="s">
+        <v>127</v>
+      </c>
+      <c r="C36" t="s">
         <v>128</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>129</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>0.0</v>
+        <v>57.941</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>54</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>136</v>
       </c>
       <c r="F38">
         <v>63.299</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>