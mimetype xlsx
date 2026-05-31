--- v0 (2026-03-10)
+++ v1 (2026-05-31)
@@ -47,312 +47,312 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 11-Holliday</t>
   </si>
   <si>
     <t>Windthorst 11-HOLLIDAY</t>
   </si>
   <si>
     <t>G11WINDT2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Waco Lightning</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 11 Blue</t>
+  </si>
+  <si>
+    <t>Waco Lightning 11 Blue</t>
+  </si>
+  <si>
+    <t>G11CENTX2NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 10N Blue</t>
+  </si>
+  <si>
+    <t>G101UNVB1NT</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t>Windthorst 11</t>
+  </si>
+  <si>
+    <t>G11WINDT1NT</t>
+  </si>
+  <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 11 Gainesville</t>
+  </si>
+  <si>
+    <t>Grit 11 Gville</t>
+  </si>
+  <si>
+    <t>G11GRITV1NT</t>
+  </si>
+  <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>10u Bruisers Elite Tori</t>
+  </si>
+  <si>
+    <t>G10ATPRV3NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>11 Elite</t>
+  </si>
+  <si>
+    <t>No Limits 11 Elite</t>
+  </si>
+  <si>
+    <t>G11NLVBC1NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>11A Janessa</t>
   </si>
   <si>
     <t>DIG 11A Janessa</t>
   </si>
   <si>
     <t>G11DIGVB4NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...26 lines deleted...]
-    <t>G11CENTX2NT</t>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>11 Regional</t>
+  </si>
+  <si>
+    <t>MVP 11 Regional</t>
+  </si>
+  <si>
+    <t>G11MVPVC1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Regional Blue</t>
+  </si>
+  <si>
+    <t>Vision 11 Regional Blue</t>
+  </si>
+  <si>
+    <t>G11VIVBC1NT</t>
+  </si>
+  <si>
+    <t>11A Mari</t>
+  </si>
+  <si>
+    <t>DIG 11A Mari</t>
+  </si>
+  <si>
+    <t>G11DIGVB6NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>10 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 10 Intense Blue</t>
+  </si>
+  <si>
+    <t>G10INTEG1NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>11 Gray</t>
   </si>
   <si>
     <t>TX Legends 11 Gray</t>
   </si>
   <si>
     <t>G11TXLEG3LS</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G11VIVBC1NT</t>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 11 Blue</t>
+  </si>
+  <si>
+    <t>G11ALLEG1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>11 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 11 Prep Navy</t>
+  </si>
+  <si>
+    <t>G11ARETE4NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 11u Astro</t>
+  </si>
+  <si>
+    <t>G11PEGAC1NT</t>
+  </si>
+  <si>
+    <t>10 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 10 Prep Navy</t>
+  </si>
+  <si>
+    <t>G10ARETE3NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>11 BLACK</t>
   </si>
   <si>
     <t>FAV 11 Black</t>
   </si>
   <si>
     <t>G11FREVB1NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...34 lines deleted...]
-  <si>
     <t>11 Limited Club Blue</t>
   </si>
   <si>
     <t>Integrity 11 Lim Cl Blue</t>
   </si>
   <si>
     <t>G11INTEG3NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...17 lines deleted...]
-    <t>G11DIGVB6NT</t>
+    <t>1United 10 Regional</t>
+  </si>
+  <si>
+    <t>G101UNVB2NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>North Point 11 Regional</t>
+  </si>
+  <si>
+    <t>G11NORPT1NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 11 Club</t>
   </si>
   <si>
     <t>Image 11 Club</t>
   </si>
   <si>
     <t>G11TXIMG2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Allegiant Volleyball Club </t>
-[...14 lines deleted...]
-    <t>G11NORPT1NT</t>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 10 White</t>
+  </si>
+  <si>
+    <t>TAV South 10 White</t>
+  </si>
+  <si>
+    <t>G10TXADV6NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>11 Metro Taylor</t>
   </si>
   <si>
     <t>EMV 11 Metro Taylor</t>
   </si>
   <si>
     <t>G11EAGMT3NT</t>
   </si>
   <si>
-    <t>1United 10 Regional</t>
-[...16 lines deleted...]
-  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
   </si>
   <si>
-    <t>Pegasus Athletics Club</t>
-[...7 lines deleted...]
-  <si>
     <t>1United 9 Blue Meghan</t>
   </si>
   <si>
     <t>G091UNVB1NT</t>
   </si>
   <si>
-    <t>10 Prep Navy</t>
-[...7 lines deleted...]
-  <si>
     <t>1United 9 Blue Mindy</t>
   </si>
   <si>
     <t>G091UNVB2NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G10ATPRV3NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>11 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 11R</t>
   </si>
@@ -736,591 +736,591 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>71.52500000000001</v>
+        <v>71.223</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>70.015000000000001</v>
+        <v>70.055000000000007</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4">
-        <v>69.126</v>
+        <v>70.031999999999996</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>68.735</v>
+        <v>69.43300000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.486</v>
+        <v>69.432</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
+        <v>26</v>
+      </c>
+      <c r="D7" t="s">
         <v>27</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.31399999999999</v>
+        <v>69.079999999999998</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>28</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.986</v>
+        <v>69.069999999999993</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>66.986</v>
+        <v>68.501</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>36</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>38</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>39</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>66.58199999999999</v>
+        <v>66.54600000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B11" t="s">
         <v>41</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.523</v>
+        <v>66.19799999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>32</v>
+      </c>
+      <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="B12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>65.774</v>
+        <v>66.055999999999997</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>50</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>65.46299999999999</v>
+        <v>65.624</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>51</v>
+      </c>
+      <c r="B14" t="s">
         <v>52</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>65.411</v>
+        <v>65.50700000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
+        <v>56</v>
+      </c>
+      <c r="D15" t="s">
         <v>57</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>65.126</v>
+        <v>65.337</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>58</v>
+      </c>
+      <c r="B16" t="s">
         <v>59</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>61</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>64.977</v>
+        <v>64.762</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>62</v>
+      </c>
+      <c r="B17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="C17" t="s">
+        <v>63</v>
+      </c>
+      <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>64.711</v>
+        <v>64.678</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>58</v>
+      </c>
+      <c r="B18" t="s">
+        <v>65</v>
+      </c>
+      <c r="C18" t="s">
         <v>66</v>
       </c>
-      <c r="B18" t="s">
-[...2 lines deleted...]
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>67</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>64.090000000000003</v>
+        <v>63.963</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>68</v>
+      </c>
+      <c r="B19" t="s">
         <v>69</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>71</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>62.665</v>
+        <v>63.859</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>61.95</v>
+        <v>63.406</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>15</v>
+      </c>
+      <c r="B21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
+        <v>75</v>
+      </c>
+      <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="C21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>60.523</v>
+        <v>63.383</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
+        <v>37</v>
+      </c>
+      <c r="C22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="B22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E22" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>59.31</v>
+        <v>63.335</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>80</v>
+      </c>
+      <c r="B23" t="s">
+        <v>81</v>
+      </c>
+      <c r="C23" t="s">
         <v>82</v>
       </c>
-      <c r="B23" t="s">
+      <c r="D23" t="s">
         <v>83</v>
       </c>
-      <c r="C23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>58.389</v>
+        <v>63.13</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>15</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
-        <v>18</v>
+        <v>10</v>
       </c>
       <c r="F24">
-        <v>0.0</v>
+        <v>61.876</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>52</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>0.0</v>
+        <v>61.234</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>15</v>
+        <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>93</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="E26" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F26">
-        <v>0.0</v>
+        <v>59.835</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>15</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>18</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>15</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>99</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>103</v>
       </c>
       <c r="F29">
-        <v>66.262</v>
+        <v>66.428</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>104</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>103</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>