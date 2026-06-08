--- v0 (2026-04-15)
+++ v1 (2026-06-08)
@@ -131,123 +131,123 @@
   <si>
     <t>PC Elite 14</t>
   </si>
   <si>
     <t>G14PCEVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 Black</t>
   </si>
   <si>
     <t>DN 14 Black</t>
   </si>
   <si>
     <t>G14DRIVE2NT</t>
   </si>
   <si>
     <t>Flyers 14 USA-Kevin</t>
   </si>
   <si>
     <t>G14FRFLY2NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>14 Gold</t>
+  </si>
+  <si>
+    <t>TAV 14 Gold</t>
+  </si>
+  <si>
+    <t>G14TXADV3NT</t>
+  </si>
+  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>No Limits 14 Elite</t>
   </si>
   <si>
     <t>G14NLVBC1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...10 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 14N Black</t>
   </si>
   <si>
     <t>G141UNVB3NT</t>
   </si>
   <si>
     <t>Elite Volleyball Academy</t>
   </si>
   <si>
     <t>EVA 14 Elite</t>
   </si>
   <si>
     <t>G14EVAVB1DE</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>14 National Royal</t>
   </si>
   <si>
     <t>APV 14 National Royal</t>
   </si>
   <si>
     <t>G14ATPRV2NT</t>
   </si>
   <si>
+    <t>14 National Green</t>
+  </si>
+  <si>
+    <t>Summit 14 National Green</t>
+  </si>
+  <si>
+    <t>G14DSUMM2NT</t>
+  </si>
+  <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>14.1 Annette</t>
   </si>
   <si>
     <t>Pono 14.1 Annette</t>
   </si>
   <si>
     <t>G14PONOV1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14DSUMM2NT</t>
   </si>
   <si>
     <t>Amarillo Xtreme Volleyball</t>
   </si>
   <si>
     <t>Amarillo Xtreme 14 Legacy</t>
   </si>
   <si>
     <t>Ama Xtreme 14 Legacy</t>
   </si>
   <si>
     <t>G14AMXTR2SU</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Volley Pro 14 Black</t>
   </si>
   <si>
     <t>G14VPROJ1NT</t>
   </si>
@@ -713,431 +713,431 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>90.298</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>82.642</v>
+        <v>82.64100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>81.35899999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>79.157</v>
+        <v>79.254</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>78.25700000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>14.1</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>78.116</v>
+        <v>77.417</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>74.54300000000001</v>
+        <v>74.146</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>74.072000000000003</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>73.919</v>
+        <v>73.95</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>73.361</v>
+        <v>73.845</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>73.327</v>
+        <v>73.20699999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>71.97799999999999</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>70.0019999999999953</v>
+        <v>70.767</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" t="s">
         <v>57</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>58</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>59</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>69.776</v>
+        <v>70.529</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>69.678</v>
+        <v>69.776</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>69.262</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>67.078999999999994</v>
+        <v>67.28400000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>66.88500000000001</v>
+        <v>66.855</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>63.316</v>
+        <v>63.415</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>11</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>62.834</v>
+        <v>62.888</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>86</v>
       </c>
       <c r="F23">
-        <v>77.983</v>
+        <v>77.401</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>