--- v0 (2026-02-13)
+++ v1 (2026-04-14)
@@ -47,189 +47,189 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>East Texas 13B</t>
   </si>
   <si>
     <t>G13ETXJR1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 13U Anasha</t>
+  </si>
+  <si>
+    <t>G13INFTY3NT</t>
+  </si>
+  <si>
+    <t>Carthage Commanders</t>
+  </si>
+  <si>
+    <t>13U</t>
+  </si>
+  <si>
+    <t>Commanders 13U</t>
+  </si>
+  <si>
+    <t>G13CARCO1NT</t>
+  </si>
+  <si>
+    <t>The Cove</t>
+  </si>
+  <si>
+    <t>U13</t>
+  </si>
+  <si>
+    <t>Cove 13</t>
+  </si>
+  <si>
+    <t>G13COVEV1NT</t>
+  </si>
+  <si>
+    <t>13 Mavs</t>
+  </si>
+  <si>
+    <t>East Texas 13 Mavs</t>
+  </si>
+  <si>
+    <t>G13ETXJR4NT</t>
+  </si>
+  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>PVC 13 Blue</t>
   </si>
   <si>
     <t>G13PINEY1NT</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>13 RED</t>
   </si>
   <si>
     <t>HJVC 13 RED</t>
   </si>
   <si>
     <t>G13HJVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinity Volleyball Club </t>
-[...16 lines deleted...]
-  <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-13 PINK</t>
   </si>
   <si>
     <t>Wrecking Crew 13P</t>
   </si>
   <si>
     <t>G13WCREW3NT</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>13 JON</t>
   </si>
   <si>
     <t>TC ELITE 13J</t>
   </si>
   <si>
     <t>G13TCEVB2BY</t>
   </si>
   <si>
-    <t>The Cove</t>
-[...10 lines deleted...]
-  <si>
     <t>13 BLUE</t>
   </si>
   <si>
     <t>HJVC 13 BLUE</t>
   </si>
   <si>
     <t>G13HJVBC4NT</t>
   </si>
   <si>
     <t>Aultman Volleyball Academy</t>
   </si>
   <si>
     <t>13J</t>
   </si>
   <si>
     <t>AVA 13J</t>
   </si>
   <si>
     <t>G13AVAWM1BY</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel 13s SHR</t>
   </si>
   <si>
     <t>RVC 13s SHR</t>
   </si>
   <si>
     <t>G13RFUEL8BY</t>
   </si>
   <si>
     <t>Rocketfuel318 13sR</t>
   </si>
   <si>
     <t>RVC318 13sR</t>
   </si>
   <si>
     <t>G13RFUEL4BY</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13CARCO1NT</t>
   </si>
   <si>
     <t>White Oak Juniors Volleyball Club</t>
   </si>
   <si>
     <t>WOJRS13U_2026</t>
   </si>
   <si>
     <t>WOJRS13U</t>
   </si>
   <si>
     <t>G13WOJVC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>NET 13's RED</t>
   </si>
   <si>
     <t>NET 13's Red</t>
   </si>
   <si>
     <t>G13NETJR2NT</t>
   </si>
@@ -619,371 +619,371 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>64.456</v>
+        <v>62.772</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>63.233</v>
+        <v>62.271</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>60.336</v>
+        <v>62.168</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>60.336</v>
+        <v>62.066000000000003</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>59.926</v>
+        <v>61.739</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>59.653</v>
+        <v>61.443</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>59.247</v>
+        <v>60.798</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>59.114</v>
+        <v>59.913</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>59.072000000000003</v>
+        <v>59.473</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>57.747</v>
+        <v>59.114</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>0.0</v>
+        <v>57.559</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>49</v>
       </c>
       <c r="D13" t="s">
         <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16">
-        <v>64.205</v>
+        <v>62.271</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17">
-        <v>61.07</v>
+        <v>62.14</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>25</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">
         <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>62</v>
       </c>
       <c r="F18">
-        <v>59.926</v>
+        <v>61.872</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>