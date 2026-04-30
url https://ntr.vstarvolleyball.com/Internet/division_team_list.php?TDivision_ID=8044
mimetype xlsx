--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -68,273 +68,273 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>18 Ikaika-Michele</t>
   </si>
   <si>
     <t>FH 18 Ikaika-Michele</t>
   </si>
   <si>
     <t>G18FIELD1NT</t>
   </si>
   <si>
     <t>18 National White</t>
   </si>
   <si>
     <t>EXCEL 18 National White</t>
   </si>
   <si>
     <t>G18EXCEL2NT</t>
   </si>
   <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>18 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 18 Black</t>
+  </si>
+  <si>
+    <t>G18WFELT1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 18 Black</t>
+  </si>
+  <si>
+    <t>DN 18 Black</t>
+  </si>
+  <si>
+    <t>G18DRIVE2NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East Texas 18B</t>
+  </si>
+  <si>
+    <t>G18ETXJR1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>18 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 18 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G18NRGVC1NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>18 National</t>
+  </si>
+  <si>
+    <t>North Point 18 National</t>
+  </si>
+  <si>
+    <t>G18NORPT1NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>18 Red</t>
   </si>
   <si>
     <t>TEJAS 18 Red</t>
   </si>
   <si>
     <t>G18TEJAS2NT</t>
   </si>
   <si>
-    <t>East Texas Juniors</t>
-[...55 lines deleted...]
-  <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 18 purple</t>
   </si>
   <si>
     <t>FWFIRE 18P</t>
   </si>
   <si>
     <t>G18FWFIR1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 18 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 18 Royal</t>
+  </si>
+  <si>
+    <t>G18TXADV5NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 18 Black</t>
   </si>
   <si>
     <t>Image 18  Black</t>
   </si>
   <si>
     <t>G18TXIMG1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...8 lines deleted...]
-    <t>G18TXADV5NT</t>
+    <t>Outlaw Volleyball Club</t>
+  </si>
+  <si>
+    <t>18 Purple</t>
+  </si>
+  <si>
+    <t>Outlaw 18 Purple</t>
+  </si>
+  <si>
+    <t>G18OUTVB1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>18 Black Jill</t>
+  </si>
+  <si>
+    <t>SLAM 18 Black-Jill</t>
+  </si>
+  <si>
+    <t>G18SLAMV1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>18 Black Marquise</t>
   </si>
   <si>
     <t>EMV 18 Black Marquise</t>
   </si>
   <si>
     <t>G18EAGMT1NT</t>
   </si>
   <si>
-    <t>Outlaw Volleyball Club</t>
-[...22 lines deleted...]
-  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>18 Elite</t>
   </si>
   <si>
     <t>VIP 18 Elite</t>
   </si>
   <si>
     <t>G18VIPAC1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>18 National Black</t>
   </si>
   <si>
     <t>Victory 18 National Black</t>
   </si>
   <si>
     <t>G18VCTRY1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>18 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 18 Crimson</t>
+  </si>
+  <si>
+    <t>G18PREMR2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 18’S DIAMOND</t>
+  </si>
+  <si>
+    <t>Madfrog East 18 Diamond</t>
+  </si>
+  <si>
+    <t>G18FROGS4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>18 Kaos Black</t>
   </si>
   <si>
     <t xml:space="preserve">360 18 Kaos </t>
   </si>
   <si>
     <t>G18SIXTY1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...20 lines deleted...]
-    <t>G18FROGS4NT</t>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>18 Blue</t>
+  </si>
+  <si>
+    <t>DIG 18 Blue</t>
+  </si>
+  <si>
+    <t>G18DIGVB2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 18U National </t>
   </si>
   <si>
     <t>IVC 18U National</t>
   </si>
   <si>
     <t>G18INFTY1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G18DIGVB2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Nitro Heat VBC </t>
   </si>
   <si>
     <t>18s</t>
   </si>
   <si>
     <t>Nitro Heat 18s</t>
   </si>
   <si>
     <t>G18NITHT1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>18 Intense Red</t>
   </si>
   <si>
     <t>Integrity 18 Intense Red</t>
   </si>
   <si>
     <t>G18INTEG2NT</t>
   </si>
@@ -813,596 +813,596 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>97.896</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>97.624</v>
+        <v>97.479</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>96.86</v>
+        <v>97.013000000000005</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>96.44499999999999</v>
+        <v>94.15600000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>94.524</v>
+        <v>93.94199999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" t="s">
         <v>27</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>28</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>94.455</v>
+        <v>93.441</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>94.15600000000001</v>
+        <v>92.509</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>91.708</v>
+        <v>91.502</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>90.292</v>
+        <v>90.762</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>89.392</v>
+        <v>89.31100000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>89.108</v>
+        <v>89.252</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>51</v>
       </c>
       <c r="D13" t="s">
         <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>88.747</v>
+        <v>89.013999999999996</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>88.54000000000001</v>
+        <v>88.37</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
         <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>59</v>
       </c>
       <c r="D15" t="s">
         <v>60</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>88.37</v>
+        <v>88.034000000000006</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>87.994</v>
+        <v>87.7</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
         <v>66</v>
       </c>
       <c r="C17" t="s">
         <v>67</v>
       </c>
       <c r="D17" t="s">
         <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>87.73399999999999</v>
+        <v>87.313</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>69</v>
       </c>
       <c r="B18" t="s">
         <v>70</v>
       </c>
       <c r="C18" t="s">
         <v>71</v>
       </c>
       <c r="D18" t="s">
         <v>72</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>84.938</v>
+        <v>85.049000000000007</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>73</v>
       </c>
       <c r="B19" t="s">
         <v>74</v>
       </c>
       <c r="C19" t="s">
         <v>75</v>
       </c>
       <c r="D19" t="s">
         <v>76</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>84.447</v>
+        <v>84.151</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>77</v>
       </c>
       <c r="B20" t="s">
         <v>78</v>
       </c>
       <c r="C20" t="s">
         <v>79</v>
       </c>
       <c r="D20" t="s">
         <v>80</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>83.928</v>
+        <v>83.877</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>81</v>
       </c>
       <c r="B21" t="s">
         <v>82</v>
       </c>
       <c r="C21" t="s">
         <v>83</v>
       </c>
       <c r="D21" t="s">
         <v>84</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>83.735</v>
+        <v>83.545</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>85</v>
       </c>
       <c r="B22" t="s">
         <v>86</v>
       </c>
       <c r="C22" t="s">
         <v>87</v>
       </c>
       <c r="D22" t="s">
         <v>88</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>83.11</v>
+        <v>82.039000000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>89</v>
       </c>
       <c r="B23" t="s">
         <v>90</v>
       </c>
       <c r="C23" t="s">
         <v>91</v>
       </c>
       <c r="D23" t="s">
         <v>92</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>82.039000000000001</v>
+        <v>81.233</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>93</v>
       </c>
       <c r="B24" t="s">
         <v>94</v>
       </c>
       <c r="C24" t="s">
         <v>95</v>
       </c>
       <c r="D24" t="s">
         <v>96</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>81.096000000000004</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>97</v>
       </c>
       <c r="B25" t="s">
         <v>98</v>
       </c>
       <c r="C25" t="s">
         <v>99</v>
       </c>
       <c r="D25" t="s">
         <v>100</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>80.221</v>
+        <v>80.151</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B26" t="s">
         <v>101</v>
       </c>
       <c r="C26" t="s">
         <v>102</v>
       </c>
       <c r="D26" t="s">
         <v>103</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>78.907</v>
+        <v>79.49299999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>104</v>
       </c>
       <c r="B27" t="s">
         <v>105</v>
       </c>
       <c r="C27" t="s">
         <v>106</v>
       </c>
       <c r="D27" t="s">
         <v>107</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>77.767</v>
+        <v>76.124</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>108</v>
       </c>
       <c r="B28" t="s">
         <v>109</v>
       </c>
       <c r="C28" t="s">
         <v>110</v>
       </c>
       <c r="D28" t="s">
         <v>111</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>75.629</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>112</v>
       </c>
       <c r="B29" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C29" t="s">
         <v>113</v>
       </c>
       <c r="D29" t="s">
         <v>114</v>
       </c>
       <c r="E29" t="s">
         <v>115</v>
       </c>
       <c r="F29">
-        <v>73.058999999999997</v>
+        <v>75.752</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>116</v>
       </c>
       <c r="B30" t="s">
         <v>117</v>
       </c>
       <c r="C30" t="s">
         <v>118</v>
       </c>
       <c r="D30" t="s">
         <v>119</v>
       </c>
       <c r="E30" t="s">
         <v>115</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="B31" t="s">
         <v>120</v>
       </c>
       <c r="C31" t="s">
         <v>121</v>
       </c>
       <c r="D31" t="s">
         <v>122</v>
       </c>
       <c r="E31" t="s">
         <v>123</v>
       </c>
       <c r="F31">
         <v>99.998</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>97</v>
       </c>
       <c r="B32" t="s">
         <v>124</v>
       </c>
       <c r="C32" t="s">