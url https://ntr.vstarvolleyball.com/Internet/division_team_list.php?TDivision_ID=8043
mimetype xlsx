--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -83,237 +83,237 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>17 Black</t>
   </si>
   <si>
     <t>WF Elite 17 Black</t>
   </si>
   <si>
     <t>G17WFELT1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>17 National Green</t>
   </si>
   <si>
     <t>Summit 17 National Green</t>
   </si>
   <si>
     <t>G17DSUMM2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>17 Kaos White</t>
+  </si>
+  <si>
+    <t>360 17 Kaos White</t>
+  </si>
+  <si>
+    <t>G17SIXTY4NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 17 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 17 Royal</t>
+  </si>
+  <si>
+    <t>G17TXADV5NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East Texas 17B</t>
+  </si>
+  <si>
+    <t>G17ETXJR1NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>17 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 17 Wild Black</t>
+  </si>
+  <si>
+    <t>G17INSTN2NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>17 National</t>
+  </si>
+  <si>
+    <t>No Limits 17 National</t>
+  </si>
+  <si>
+    <t>G17NLVBC2NT</t>
+  </si>
+  <si>
+    <t>Super Champions Club Volleyball</t>
+  </si>
+  <si>
+    <t>Super Champions 17</t>
+  </si>
+  <si>
+    <t>SC 17U</t>
+  </si>
+  <si>
+    <t>G17SCHVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South 17 White </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV S 17 White </t>
+  </si>
+  <si>
+    <t>G17TXADV7NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 17-IMPACT</t>
+  </si>
+  <si>
+    <t>WINDTHORST 17-IMPACT</t>
+  </si>
+  <si>
+    <t>G17WINDT1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 172 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 172P</t>
+  </si>
+  <si>
+    <t>G17FWFIR2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 17 Red</t>
   </si>
   <si>
     <t>G17ALLEG2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...100 lines deleted...]
-  <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 17 Black</t>
   </si>
   <si>
     <t>G17SKYHI1NT</t>
   </si>
   <si>
+    <t>Team North Texas - (TNT)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 Dynamite </t>
+  </si>
+  <si>
+    <t>TNT 17 Dynamite</t>
+  </si>
+  <si>
+    <t>G17TNTLC1NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>17 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 17 Blue</t>
+  </si>
+  <si>
+    <t>G17PEVBA2NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 17 National</t>
+  </si>
+  <si>
+    <t>Image 17 National</t>
+  </si>
+  <si>
+    <t>G17TXIMG3NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>17 Elite</t>
+  </si>
+  <si>
+    <t>North Point 17 Elite</t>
+  </si>
+  <si>
+    <t>G17NORPT1NT</t>
+  </si>
+  <si>
+    <t>ABA Hard Hitters Volleyball Club</t>
+  </si>
+  <si>
+    <t>Hard Hitters 17U</t>
+  </si>
+  <si>
+    <t>G17ABAHH1NT</t>
+  </si>
+  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>LEAD 17</t>
   </si>
   <si>
     <t>PVC LEAD 17</t>
   </si>
   <si>
     <t>G17PINEY2NT</t>
-  </si>
-[...55 lines deleted...]
-    <t>G17TNTLC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -670,451 +670,451 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>80.60299999999999</v>
+        <v>80.11799999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>73.48699999999999</v>
+        <v>73.60599999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.21599999999999</v>
+        <v>71.42</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>70.68600000000001</v>
+        <v>70.357</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>68.667</v>
+        <v>67.523</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.42100000000001</v>
+        <v>67.48399999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>16</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.67100000000001</v>
+        <v>66.16</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>64.827</v>
+        <v>64.693</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>64.437</v>
+        <v>64.018000000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.146</v>
+        <v>63.96</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>63.722</v>
+        <v>63.896</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.679</v>
+        <v>63.395</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>63.098999999999997</v>
+        <v>63.034999999999997</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>62.647</v>
+        <v>62.757</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>16</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>62.47</v>
+        <v>61.845</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>63</v>
       </c>
       <c r="B17" t="s">
         <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>65</v>
       </c>
       <c r="D17" t="s">
         <v>66</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>61.045000000000002</v>
+        <v>61.69</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>67</v>
       </c>
       <c r="B18" t="s">
         <v>68</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>61.015999999999998</v>
+        <v>61.606</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>60.543</v>
+        <v>60.962</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>75</v>
       </c>
       <c r="B20" t="s">
         <v>76</v>
       </c>
       <c r="C20" t="s">
         <v>77</v>
       </c>
       <c r="D20" t="s">
         <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>60.493</v>
+        <v>60.708</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>79</v>
       </c>
       <c r="B21" t="s">
         <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>59.012</v>
+        <v>59.797</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">
         <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>57.83</v>
+        <v>58.773</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>