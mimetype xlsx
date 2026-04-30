--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -56,489 +56,489 @@
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>16 Navy</t>
   </si>
   <si>
     <t>Arete 16 Navy</t>
   </si>
   <si>
     <t>G16ARETE3NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 Blue</t>
   </si>
   <si>
     <t>G16ALLEG1NT</t>
   </si>
   <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>ETA1 16 Black</t>
+  </si>
+  <si>
+    <t>G16ETA1V1NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Red Kellsi</t>
   </si>
   <si>
     <t>TEJAS 16 Red Kellsi</t>
   </si>
   <si>
     <t>G16TEJAS3NT</t>
   </si>
   <si>
-    <t>East Texas Alliance1</t>
-[...8 lines deleted...]
-    <t>G16ETA1V1NT</t>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>DIG 16 Blue</t>
+  </si>
+  <si>
+    <t>G16DIGVB2NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>East TX Jrs 16B</t>
   </si>
   <si>
     <t>G16ETXJR1NT</t>
   </si>
   <si>
-    <t>DIG VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>16 Elite Gray</t>
   </si>
   <si>
     <t>Victory 16 Elite Gray</t>
   </si>
   <si>
     <t>G16VCTRY3NT</t>
   </si>
   <si>
+    <t>16 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 16 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G16ARETE4NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 16 Blue</t>
+  </si>
+  <si>
+    <t>G16COTTN1NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 Silver</t>
   </si>
   <si>
     <t>Skyline 16 Silver</t>
   </si>
   <si>
     <t>G16SKYLN6NT</t>
   </si>
   <si>
-    <t>16 Steel Ethos</t>
-[...14 lines deleted...]
-    <t>G16COTTN1NT</t>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>16.1 Premier National</t>
+  </si>
+  <si>
+    <t>RYZE 16.1 Premier Natl</t>
+  </si>
+  <si>
+    <t>G16RYZEV1NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 16 BLACK DREVER</t>
+  </si>
+  <si>
+    <t>ACCEL 16 BLACK DREVER</t>
+  </si>
+  <si>
+    <t>G16ACCEL2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>EAST 16’S DIAMOND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog East 16 Diamond </t>
+  </si>
+  <si>
+    <t>G16FROGS6NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>16.1 Steven</t>
+  </si>
+  <si>
+    <t>Pono 16.1 Steven</t>
+  </si>
+  <si>
+    <t>G16PONOV1NT</t>
+  </si>
+  <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 16  VIEW</t>
+  </si>
+  <si>
+    <t>Windthorst 16 VIEW</t>
+  </si>
+  <si>
+    <t>G16WINDT1NT</t>
   </si>
   <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.16.1</t>
   </si>
   <si>
     <t>G16212VB1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...46 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>16 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 16 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G16FIELD4NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
-    <t>16 Black Carli</t>
-[...2 lines deleted...]
-    <t>EMV 16 Black Carli</t>
+    <t>16 Black Nancy</t>
+  </si>
+  <si>
+    <t>EMV 16 Black Nancy</t>
   </si>
   <si>
     <t>G16EAGMT2NT</t>
   </si>
   <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>iCrush 16 Black</t>
+  </si>
+  <si>
+    <t>G16INCRU1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 16 Kaos White Cottery</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Cottery</t>
+  </si>
+  <si>
+    <t>G16SIXTY5NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>Storm 16 Black</t>
+  </si>
+  <si>
+    <t>G16STORM1NT</t>
+  </si>
+  <si>
+    <t>16 Red</t>
+  </si>
+  <si>
+    <t>DIG 16 Red</t>
+  </si>
+  <si>
+    <t>G16DIGVB3NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 16 Black</t>
+  </si>
+  <si>
+    <t>G16EVOLV1NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>TAV 16 Silver</t>
+  </si>
+  <si>
+    <t>G16TXADV7NT</t>
+  </si>
+  <si>
+    <t>Elevate 16 Silver</t>
+  </si>
+  <si>
+    <t>G16COTTN2NT</t>
+  </si>
+  <si>
+    <t>16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>360 16 Kaos White Sutton</t>
+  </si>
+  <si>
+    <t>G16SIXTY3NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>16 National Green</t>
   </si>
   <si>
     <t>Summit 16 National Green</t>
   </si>
   <si>
     <t>G16DSUMM2NT</t>
   </si>
   <si>
-    <t>Incredible Crush Volleyball</t>
-[...80 lines deleted...]
-    <t>G16TXADV7NT</t>
+    <t>South 16 White</t>
+  </si>
+  <si>
+    <t>TAV South 16 White</t>
+  </si>
+  <si>
+    <t>G16TXADV6NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>16 National</t>
   </si>
   <si>
     <t>LVA 16 National</t>
   </si>
   <si>
     <t>G16LUNVA2NT</t>
   </si>
   <si>
-    <t>South 16 White</t>
-[...7 lines deleted...]
-  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 16 Black</t>
   </si>
   <si>
     <t>G16CUVBC1NT</t>
   </si>
   <si>
+    <t>Pineywoods Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Downs</t>
+  </si>
+  <si>
+    <t>PVC 16 Downs</t>
+  </si>
+  <si>
+    <t>G16PINEY2NT</t>
+  </si>
+  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 16 National</t>
   </si>
   <si>
     <t>Image 16 National</t>
   </si>
   <si>
     <t>G16TXIMG3NT</t>
   </si>
   <si>
+    <t>Volleylab</t>
+  </si>
+  <si>
+    <t>16 Cait</t>
+  </si>
+  <si>
+    <t>VL 16 Cait</t>
+  </si>
+  <si>
+    <t>G16VOLAB1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 White</t>
   </si>
   <si>
     <t>DN 16 White</t>
   </si>
   <si>
     <t>G16DRIVE3NT</t>
   </si>
   <si>
-    <t>Volleylab</t>
-[...20 lines deleted...]
-    <t>G16PINEY2NT</t>
+    <t>16.2 Elite</t>
+  </si>
+  <si>
+    <t>RYZE 16.2 Elite</t>
+  </si>
+  <si>
+    <t>G16RYZEV3NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>16 Elite Black</t>
+  </si>
+  <si>
+    <t>W16 Elite Black</t>
+  </si>
+  <si>
+    <t>G16WPDVB1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>16 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 16 National Navy</t>
+  </si>
+  <si>
+    <t>G16NRGVC5NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>16 Purple</t>
+  </si>
+  <si>
+    <t>SLAM 16 Purple</t>
+  </si>
+  <si>
+    <t>G16SLAMV2NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 16 Blue</t>
+  </si>
+  <si>
+    <t>G16OHANA1NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>16 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 16 Wild Black</t>
+  </si>
+  <si>
+    <t>G16INSTN2NT</t>
   </si>
   <si>
     <t>ACCELERATE 16 RED RANGEL</t>
   </si>
   <si>
     <t>ACCEL 16 RED RANGEL</t>
   </si>
   <si>
     <t>G16ACCEL3NT</t>
   </si>
   <si>
-    <t>16.2 Elite</t>
-[...38 lines deleted...]
-    <t>G16WPDVB1NT</t>
+    <t>WVC 16 VERNON</t>
+  </si>
+  <si>
+    <t>WVC 16 Vernon</t>
+  </si>
+  <si>
+    <t>G16WINDT3NT</t>
   </si>
   <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>NRG 16 National White</t>
   </si>
   <si>
     <t>G16NRGVC6NT</t>
   </si>
   <si>
-    <t>WVC 16 VERNON</t>
-[...7 lines deleted...]
-  <si>
     <t>Allegiant 16 Black</t>
   </si>
   <si>
     <t>G16ALLEG3NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G16SLAMV2NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>16U Jessica</t>
   </si>
   <si>
     <t>VSTX 16u Jessica</t>
   </si>
   <si>
     <t>G16VSVBC1NT</t>
   </si>
   <si>
     <t>Henderson Juniors Volleyball Club</t>
   </si>
   <si>
     <t>16 RED</t>
   </si>
   <si>
     <t>HJVC 16 RED</t>
   </si>
   <si>
     <t>G16HJVBC3NT</t>
   </si>
@@ -985,1071 +985,1071 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>87.923</v>
+        <v>87.47499999999999</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>85.22199999999999</v>
+        <v>84.81</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>83.188</v>
+        <v>83.51300000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>82.98399999999999</v>
+        <v>82.19</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="C6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>82.342</v>
+        <v>82.17400000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>81.97</v>
+        <v>81.84699999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>81.758</v>
+        <v>81.60899999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>35</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>81.48099999999999</v>
+        <v>81.476</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
+        <v>23</v>
+      </c>
+      <c r="C10" t="s">
         <v>37</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>81.20699999999999</v>
+        <v>81.42400000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>80.914</v>
+        <v>81.043000000000006</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
-      <c r="B12">
-        <v>16.1</v>
+      <c r="B12" t="s">
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>80.682</v>
+        <v>80.669</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>80.411</v>
+        <v>80.434</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>80.15300000000001</v>
+        <v>80.343</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>80.007000000000005</v>
+        <v>80.316</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>79.608</v>
+        <v>80.081000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
-[...1 lines deleted...]
-      <c r="B17" t="s">
         <v>63</v>
+      </c>
+      <c r="B17">
+        <v>16.1</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>79.447</v>
+        <v>80.064999999999998</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>79.43600000000001</v>
+        <v>79.836</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>79.202</v>
+        <v>79.592</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>79.176</v>
+        <v>79.33199999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
-        <v>19</v>
+        <v>78</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>79.146</v>
+        <v>79.045000000000002</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>40</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>34</v>
+        <v>15</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>78.836</v>
+        <v>78.842</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>22</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>78.676</v>
+        <v>78.718</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>25</v>
+        <v>87</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>15</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>78.55800000000001</v>
+        <v>78.36199999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>78.55</v>
+        <v>78.304</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>82</v>
+        <v>36</v>
       </c>
       <c r="B26" t="s">
+        <v>40</v>
+      </c>
+      <c r="C26" t="s">
         <v>93</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>94</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>78.197</v>
+        <v>78.301</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>77</v>
+      </c>
+      <c r="B27" t="s">
+        <v>95</v>
+      </c>
+      <c r="C27" t="s">
         <v>96</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>97</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>78.0030000000000001</v>
+        <v>78.294</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>98</v>
+      </c>
+      <c r="B28" t="s">
         <v>99</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>77.92700000000001</v>
+        <v>78.081999999999994</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>90</v>
+      </c>
+      <c r="B29" t="s">
         <v>102</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>103</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>104</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>77.667</v>
+        <v>77.752</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
         <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>107</v>
       </c>
       <c r="D30" t="s">
         <v>108</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>77.5</v>
+        <v>77.666</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>109</v>
       </c>
       <c r="B31" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>77.288</v>
+        <v>77.623</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
         <v>114</v>
       </c>
       <c r="D32" t="s">
         <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>77.235</v>
+        <v>77.613</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>116</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>76.95999999999999</v>
+        <v>77.523</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>120</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>76.946</v>
+        <v>77.444</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>76.904</v>
+        <v>77.235</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>54</v>
+        <v>43</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
       <c r="C36" t="s">
         <v>129</v>
       </c>
       <c r="D36" t="s">
         <v>130</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>76.85599999999999</v>
+        <v>77.0090000000000003</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="B37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="D37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>76.60899999999999</v>
+        <v>76.697</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="C38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="D38" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>76.379</v>
+        <v>76.69199999999999</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B39" t="s">
-        <v>26</v>
+        <v>140</v>
       </c>
       <c r="C39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>76.358</v>
+        <v>76.616</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B40" t="s">
-        <v>142</v>
+        <v>23</v>
       </c>
       <c r="C40" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="D40" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>76.122</v>
+        <v>76.602</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>134</v>
+        <v>146</v>
       </c>
       <c r="B41" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C41" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D41" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>75.52</v>
+        <v>76.56100000000001</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>58</v>
+        <v>47</v>
       </c>
       <c r="B42" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C42" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>75.467</v>
+        <v>76.509</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>11</v>
+        <v>59</v>
       </c>
       <c r="B43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>75.215</v>
+        <v>76.297</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>153</v>
+        <v>135</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>75.154</v>
+        <v>76.167</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>157</v>
+        <v>11</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45" t="s">
         <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>75.058000000000007</v>
+        <v>75.827</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>161</v>
       </c>
       <c r="B46" t="s">
         <v>162</v>
       </c>
       <c r="C46" t="s">
         <v>163</v>
       </c>
       <c r="D46" t="s">
         <v>164</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>74.19</v>
+        <v>74.97</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>165</v>
       </c>
       <c r="B47" t="s">
         <v>166</v>
       </c>
       <c r="C47" t="s">
         <v>167</v>
       </c>
       <c r="D47" t="s">
         <v>168</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>73.15300000000001</v>
+        <v>74.297</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>169</v>
       </c>
       <c r="B48" t="s">
         <v>170</v>
       </c>
       <c r="C48" t="s">
         <v>171</v>
       </c>
       <c r="D48" t="s">
         <v>172</v>
       </c>
       <c r="E48" t="s">
         <v>173</v>
       </c>
       <c r="F48">
-        <v>80.054000000000002</v>
+        <v>79.122</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>174</v>
       </c>
       <c r="B49" t="s">
         <v>175</v>
       </c>
       <c r="C49" t="s">
         <v>175</v>
       </c>
       <c r="D49" t="s">
         <v>176</v>
       </c>
       <c r="E49" t="s">
         <v>173</v>
       </c>
       <c r="F49">
-        <v>78.298</v>
+        <v>78.276</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="B50" t="s">
         <v>177</v>
       </c>
       <c r="C50" t="s">
         <v>178</v>
       </c>
       <c r="D50" t="s">
         <v>179</v>
       </c>
       <c r="E50" t="s">
         <v>173</v>
       </c>
       <c r="F50">
-        <v>75.589</v>
+        <v>75.584</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>180</v>
       </c>
       <c r="B51" t="s">
         <v>181</v>
       </c>
       <c r="C51" t="s">
         <v>182</v>
       </c>
       <c r="D51" t="s">
         <v>183</v>
       </c>
       <c r="E51" t="s">
         <v>173</v>
       </c>
       <c r="F51">
         <v>0.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>184</v>
       </c>
       <c r="B52" t="s">
         <v>185</v>
       </c>
       <c r="C52" t="s">
         <v>185</v>
       </c>
       <c r="D52" t="s">
         <v>186</v>
       </c>
       <c r="E52" t="s">
         <v>187</v>
       </c>
       <c r="F52">
-        <v>77.858</v>
+        <v>78.628</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>188</v>
       </c>
       <c r="B53" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="C53" t="s">
         <v>189</v>
       </c>
       <c r="D53" t="s">
         <v>190</v>
       </c>
       <c r="E53" t="s">
         <v>187</v>
       </c>
       <c r="F53">
-        <v>75.693</v>
+        <v>76.673</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>