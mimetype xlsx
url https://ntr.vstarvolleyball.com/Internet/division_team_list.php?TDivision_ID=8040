--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -68,131 +68,131 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>16 Navy Telos</t>
   </si>
   <si>
     <t>Arete 16 Navy Telos</t>
   </si>
   <si>
     <t>G16ARETE1NT</t>
   </si>
   <si>
     <t>16 Black Josh</t>
   </si>
   <si>
     <t>TAV 16 Black Josh</t>
   </si>
   <si>
     <t>G16TXADV2NT</t>
   </si>
   <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>EXCEL 16 National Red</t>
+  </si>
+  <si>
+    <t>G16EXCEL1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>16 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 16 AMPD Navy</t>
   </si>
   <si>
     <t>G16NRGVC1NT</t>
   </si>
   <si>
-    <t>Excel Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>EXCEL 16 National White</t>
   </si>
   <si>
     <t>G16EXCEL2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>16'S NATIONAL BLACK CJ</t>
   </si>
   <si>
     <t>Madfrog 16N Black CJ</t>
   </si>
   <si>
     <t>G16FROGS2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 16 Red</t>
+  </si>
+  <si>
+    <t>DN 16 Red</t>
+  </si>
+  <si>
+    <t>G16DRIVE1NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Skyline 16 Black</t>
   </si>
   <si>
     <t>G16SKYLN3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...10 lines deleted...]
-  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 16 Black</t>
   </si>
   <si>
     <t>G16PEVBA1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>16 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 16 Intense Blue</t>
   </si>
   <si>
     <t>G16INTEG1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>16 Black Alan</t>
@@ -236,483 +236,483 @@
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 16 Black</t>
   </si>
   <si>
     <t>Image 16  Black</t>
   </si>
   <si>
     <t>G16TXIMG1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>16 National Black</t>
   </si>
   <si>
     <t>APV 16 National Black</t>
   </si>
   <si>
     <t>G16ATPRV1NT</t>
   </si>
   <si>
+    <t>16 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD White</t>
+  </si>
+  <si>
+    <t>G16NRGVC2NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Blue</t>
+  </si>
+  <si>
+    <t>G16VIVBC1NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N White-G</t>
   </si>
   <si>
     <t>G161UNVB2NT</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...17 lines deleted...]
-    <t>G16NRGVC2NT</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>16 Ikaika-Marcus</t>
+  </si>
+  <si>
+    <t>FH 16 Ikaika-Marcus</t>
+  </si>
+  <si>
+    <t>G16FIELD1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Black Aja</t>
+  </si>
+  <si>
+    <t>TEJAS 16 Black Aja</t>
+  </si>
+  <si>
+    <t>G16TEJAS2NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t>16 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Black</t>
+  </si>
+  <si>
+    <t>G16SIXTY1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 161 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 161P</t>
+  </si>
+  <si>
+    <t>G16FWFIR1NT</t>
+  </si>
+  <si>
     <t>360 16.1</t>
   </si>
   <si>
     <t>G16SIXTY4NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...53 lines deleted...]
-    <t>G16FWFIR1NT</t>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>Victory 16 National Black</t>
+  </si>
+  <si>
+    <t>G16VCTRY1NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 16 Black</t>
+  </si>
+  <si>
+    <t>G16ELLIS1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>16 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 16 WIld Gold</t>
   </si>
   <si>
     <t>G16INSTN1NT</t>
   </si>
   <si>
     <t>FW Fire 162 Purple</t>
   </si>
   <si>
     <t>FWFIRE 162P</t>
   </si>
   <si>
     <t>G16FWFIR2NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...7 lines deleted...]
-  <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 16 BLACK BEASLEY</t>
   </si>
   <si>
     <t>ACCEL 16 BLACK BEASLEY</t>
   </si>
   <si>
     <t>G16ACCEL1NT</t>
   </si>
   <si>
-    <t>Architects Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G16ELLIS1NT</t>
+    <t>16 Intense Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 16 Intense Red </t>
+  </si>
+  <si>
+    <t>G16INTEG2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 16 USA-Brian</t>
   </si>
   <si>
     <t>G16FRFLY1NT</t>
   </si>
   <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>TAV 16 Gold</t>
+  </si>
+  <si>
+    <t>G16TXADV4NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>16 National Blue</t>
   </si>
   <si>
     <t>Summit 16 National Blue</t>
   </si>
   <si>
     <t>G16DSUMM1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 16U National-1</t>
+  </si>
+  <si>
+    <t>G16INFTY1NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 16 Purple</t>
+  </si>
+  <si>
+    <t>G16POWER1NT</t>
+  </si>
+  <si>
+    <t>16'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 16N White</t>
+  </si>
+  <si>
+    <t>G16FROGS4NT</t>
+  </si>
+  <si>
     <t>EXCEL 16 National Blue</t>
   </si>
   <si>
     <t>G16EXCEL3NT</t>
   </si>
   <si>
-    <t>16'S NATIONAL WHITE</t>
-[...5 lines deleted...]
-    <t>G16FROGS4NT</t>
+    <t>16 White - Stephen</t>
+  </si>
+  <si>
+    <t>Skyline 16 White Stephen</t>
+  </si>
+  <si>
+    <t>G16SKYLN5NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
-    <t>16 Gold</t>
-[...1 lines deleted...]
-  <si>
     <t>Arsenal 16 Gold</t>
   </si>
   <si>
     <t>G16DAVBC1NT</t>
   </si>
   <si>
-    <t>Power Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G16POWER1NT</t>
+    <t>1United 16N Black</t>
+  </si>
+  <si>
+    <t>G161UNVB3NT</t>
+  </si>
+  <si>
+    <t>16 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 16 EXV Black</t>
+  </si>
+  <si>
+    <t>G16VIVBC2NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 16 Black</t>
   </si>
   <si>
     <t>G16DIGVB1NT</t>
   </si>
   <si>
-    <t>16 White - Stephen</t>
-[...14 lines deleted...]
-    <t>G16INTEG2NT</t>
+    <t>16 National Green</t>
+  </si>
+  <si>
+    <t>Victory 16 National Green</t>
+  </si>
+  <si>
+    <t>G16VCTRY2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve">16 National </t>
   </si>
   <si>
     <t>No Limits 16 National</t>
   </si>
   <si>
     <t>G16NLVBC2NT</t>
   </si>
   <si>
-    <t>TAV 16 Gold</t>
-[...8 lines deleted...]
-    <t>FH 16 Ikaika-Mady/Pearl</t>
+    <t>16 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Red</t>
+  </si>
+  <si>
+    <t>G16SIXTY2NT</t>
+  </si>
+  <si>
+    <t>16 Ikaika-Mady</t>
+  </si>
+  <si>
+    <t>FH 16 Ikaika-Mady</t>
   </si>
   <si>
     <t>G16FIELD2NT</t>
   </si>
   <si>
-    <t>16 National Green</t>
-[...38 lines deleted...]
-    <t>G16INFTY1NT</t>
+    <t>16 AMPD Blue</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD Blue</t>
+  </si>
+  <si>
+    <t>G16NRGVC3NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
-    <t>16 Black Creshia</t>
-[...2 lines deleted...]
-    <t>EMV 16 Black Creshia</t>
+    <t>16 Black Chris</t>
+  </si>
+  <si>
+    <t>EMV 16 Black Chris</t>
   </si>
   <si>
     <t>G16EAGMT1NT</t>
   </si>
   <si>
+    <t>16 Blue</t>
+  </si>
+  <si>
+    <t>Peak VA 16 Blue</t>
+  </si>
+  <si>
+    <t>G16PEVBA2NT</t>
+  </si>
+  <si>
+    <t>1United 16N Silver</t>
+  </si>
+  <si>
+    <t>G161UNVB4NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Liberty 16 National Red</t>
+  </si>
+  <si>
+    <t>G16LIVBC1NT</t>
+  </si>
+  <si>
+    <t>16 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 16 Crimson</t>
+  </si>
+  <si>
+    <t>G16PREMR3NT</t>
+  </si>
+  <si>
+    <t>16 National Royal</t>
+  </si>
+  <si>
+    <t>APV 16 National Royal</t>
+  </si>
+  <si>
+    <t>G16ATPRV2NT</t>
+  </si>
+  <si>
+    <t>16 Kinleigh</t>
+  </si>
+  <si>
+    <t>North Point 16 K</t>
+  </si>
+  <si>
+    <t>G16NORPT2NT</t>
+  </si>
+  <si>
     <t>South 16 Royal</t>
   </si>
   <si>
     <t>TAV South 16 Royal</t>
   </si>
   <si>
     <t>G16TXADV5NT</t>
   </si>
   <si>
-    <t>16 AMPD Blue</t>
-[...49 lines deleted...]
-  <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 16 Black</t>
   </si>
   <si>
     <t>G16SLAMV1NT</t>
   </si>
   <si>
-    <t>16 Kinleigh</t>
-[...7 lines deleted...]
-  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 16 Gold</t>
   </si>
   <si>
     <t>UEPA 16G</t>
   </si>
   <si>
     <t>G16UNTOU2NT</t>
   </si>
   <si>
     <t>Arsenal 16 Blue</t>
   </si>
   <si>
     <t>G16DAVBC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>16 Navy John</t>
   </si>
   <si>
     <t>Endless 16 Navy John</t>
   </si>
   <si>
     <t>G16ENDAV1NT</t>
   </si>
   <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 16 Black</t>
+  </si>
+  <si>
+    <t>G16RESVB1NT</t>
+  </si>
+  <si>
     <t>Flyers 16 USA-Charles</t>
   </si>
   <si>
     <t>G16FRFLY2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G16RESVB1NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB16</t>
   </si>
   <si>
     <t>G16SCFVB1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1098,1311 +1098,1311 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>99.89400000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>97.35299999999999</v>
+        <v>97.297</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>96.84</v>
+        <v>96.96599999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>96.839</v>
+        <v>96.52</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>96.181</v>
+        <v>96.259</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>95.383</v>
+        <v>95.253</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>93.852</v>
+        <v>93.313</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>93.292</v>
+        <v>93.17100000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>92.568</v>
+        <v>92.699</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>92.129</v>
+        <v>92.164</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>91.959</v>
+        <v>92.084999999999994</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>91.797</v>
+        <v>92.058999999999997</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>90.727</v>
+        <v>90.51600000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>89.999</v>
+        <v>89.741</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>89.265</v>
+        <v>89.55</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>11</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>89.046000000000006</v>
+        <v>89.434</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>88.92700000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>70</v>
       </c>
       <c r="B19" t="s">
         <v>71</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>88.039000000000001</v>
+        <v>88.646</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>87.501</v>
+        <v>87.42400000000001</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>77</v>
       </c>
       <c r="B21" t="s">
         <v>78</v>
       </c>
       <c r="C21" t="s">
         <v>79</v>
       </c>
       <c r="D21" t="s">
         <v>80</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>87.318</v>
+        <v>87.012</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>18</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>87.312</v>
+        <v>86.574</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>84</v>
-[...2 lines deleted...]
-        <v>16.1</v>
+        <v>85</v>
+      </c>
+      <c r="B23" t="s">
+        <v>86</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>86.393</v>
+        <v>86.505</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>86.166</v>
+        <v>86.022000000000006</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>84</v>
+        <v>92</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="D25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>86.15600000000001</v>
+        <v>85.852</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="D26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>86.155</v>
+        <v>85.77800000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="D27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>85.863</v>
+        <v>85.447</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>96</v>
+      </c>
+      <c r="B28">
+        <v>16.1</v>
       </c>
       <c r="C28" t="s">
         <v>104</v>
       </c>
       <c r="D28" t="s">
         <v>105</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>85.17400000000001</v>
+        <v>85.444</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>106</v>
       </c>
       <c r="B29" t="s">
+        <v>71</v>
+      </c>
+      <c r="C29" t="s">
         <v>107</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>108</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>84.873</v>
+        <v>85.389</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="B30" t="s">
         <v>110</v>
       </c>
       <c r="C30" t="s">
+        <v>110</v>
+      </c>
+      <c r="D30" t="s">
         <v>111</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>84.215</v>
+        <v>84.441</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>112</v>
+      </c>
+      <c r="B31" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="C31" t="s">
         <v>114</v>
       </c>
       <c r="D31" t="s">
         <v>115</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>84.131</v>
+        <v>84.414</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>100</v>
+      </c>
+      <c r="B32" t="s">
         <v>116</v>
       </c>
-      <c r="B32" t="s">
+      <c r="C32" t="s">
         <v>117</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>118</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>83.878</v>
+        <v>84.316</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>119</v>
+      </c>
+      <c r="B33" t="s">
         <v>120</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="C33" t="s">
         <v>121</v>
       </c>
       <c r="D33" t="s">
         <v>122</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>83.80200000000001</v>
+        <v>84.26900000000001</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="C34" t="s">
         <v>124</v>
       </c>
       <c r="D34" t="s">
         <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>83.765</v>
+        <v>84.087999999999994</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
+        <v>127</v>
+      </c>
+      <c r="D35" t="s">
         <v>128</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>83.73</v>
+        <v>83.91</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>22</v>
+        <v>6</v>
       </c>
       <c r="B36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>130</v>
       </c>
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>83.67400000000001</v>
+        <v>83.813</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>33</v>
+        <v>132</v>
       </c>
       <c r="B37" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="C37" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="D37" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>83.358</v>
+        <v>83.777</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B38" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>137</v>
       </c>
       <c r="D38" t="s">
         <v>138</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>83.295</v>
+        <v>83.762</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>139</v>
       </c>
       <c r="B39" t="s">
         <v>140</v>
       </c>
       <c r="C39" t="s">
         <v>140</v>
       </c>
       <c r="D39" t="s">
         <v>141</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>83.15300000000001</v>
+        <v>83.74299999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" t="s">
         <v>142</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C40" t="s">
         <v>143</v>
       </c>
       <c r="D40" t="s">
         <v>144</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>83.139</v>
+        <v>83.432</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>37</v>
+        <v>18</v>
       </c>
       <c r="B41" t="s">
+        <v>133</v>
+      </c>
+      <c r="C41" t="s">
         <v>145</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>146</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>83.13200000000001</v>
+        <v>83.34699999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="B42" t="s">
+        <v>147</v>
+      </c>
+      <c r="C42" t="s">
         <v>148</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>149</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>82.992</v>
+        <v>83.30200000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>150</v>
+      </c>
+      <c r="B43" t="s">
+        <v>129</v>
+      </c>
+      <c r="C43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>82.79900000000001</v>
+        <v>83.232</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="B44" t="s">
-        <v>136</v>
+        <v>153</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>156</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>82.753</v>
+        <v>83.007000000000005</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>94</v>
+        <v>77</v>
       </c>
       <c r="B45" t="s">
+        <v>155</v>
+      </c>
+      <c r="C45" t="s">
+        <v>156</v>
+      </c>
+      <c r="D45" t="s">
         <v>157</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>82.557</v>
+        <v>82.76600000000001</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>113</v>
+        <v>158</v>
       </c>
       <c r="B46" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" t="s">
+        <v>159</v>
+      </c>
+      <c r="D46" t="s">
         <v>160</v>
       </c>
-      <c r="C46" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>82.19799999999999</v>
+        <v>82.726</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>77</v>
+        <v>106</v>
       </c>
       <c r="B47" t="s">
+        <v>161</v>
+      </c>
+      <c r="C47" t="s">
+        <v>162</v>
+      </c>
+      <c r="D47" t="s">
         <v>163</v>
       </c>
-      <c r="C47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>82.157</v>
+        <v>82.611</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>84</v>
+        <v>164</v>
       </c>
       <c r="B48" t="s">
+        <v>165</v>
+      </c>
+      <c r="C48" t="s">
         <v>166</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>167</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>81.923</v>
+        <v>82.54900000000001</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>74</v>
+        <v>96</v>
       </c>
       <c r="B49" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="C49" t="s">
         <v>169</v>
       </c>
       <c r="D49" t="s">
         <v>170</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>81.90900000000001</v>
+        <v>82.468</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>88</v>
+      </c>
+      <c r="B50" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>172</v>
       </c>
       <c r="D50" t="s">
         <v>173</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>81.53</v>
+        <v>82.248</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
+        <v>22</v>
+      </c>
+      <c r="B51" t="s">
         <v>174</v>
       </c>
-      <c r="B51" t="s">
+      <c r="C51" t="s">
         <v>175</v>
       </c>
-      <c r="C51" t="s">
+      <c r="D51" t="s">
         <v>176</v>
       </c>
-      <c r="D51" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>81.342</v>
+        <v>81.437</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>6</v>
+        <v>177</v>
       </c>
       <c r="B52" t="s">
         <v>178</v>
       </c>
       <c r="C52" t="s">
         <v>179</v>
       </c>
       <c r="D52" t="s">
         <v>180</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>81.028000000000006</v>
+        <v>81.14100000000001</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>18</v>
+        <v>45</v>
       </c>
       <c r="B53" t="s">
         <v>181</v>
       </c>
       <c r="C53" t="s">
         <v>182</v>
       </c>
       <c r="D53" t="s">
         <v>183</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>81.012</v>
+        <v>81.031999999999996</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="B54" t="s">
         <v>184</v>
       </c>
       <c r="C54" t="s">
         <v>184</v>
       </c>
       <c r="D54" t="s">
         <v>185</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
-        <v>80.973</v>
+        <v>80.979</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>45</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>19</v>
       </c>
       <c r="C55" t="s">
         <v>187</v>
       </c>
       <c r="D55" t="s">
         <v>188</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>80.864</v>
+        <v>80.819</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>52</v>
       </c>
       <c r="B56" t="s">
         <v>189</v>
       </c>
       <c r="C56" t="s">
         <v>190</v>
       </c>
       <c r="D56" t="s">
         <v>191</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>80.703</v>
+        <v>80.239</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" t="s">
         <v>193</v>
       </c>
       <c r="D57" t="s">
         <v>194</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>80.024000000000001</v>
+        <v>80.19799999999999</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
+        <v>29</v>
+      </c>
+      <c r="B58" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C58" t="s">
         <v>196</v>
       </c>
       <c r="D58" t="s">
         <v>197</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>79.63500000000001</v>
+        <v>79.98</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
+        <v>6</v>
+      </c>
+      <c r="B59" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C59" t="s">
         <v>199</v>
       </c>
       <c r="D59" t="s">
         <v>200</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>79.252</v>
+        <v>79.871</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>29</v>
+        <v>201</v>
       </c>
       <c r="B60" t="s">
-        <v>201</v>
+        <v>42</v>
       </c>
       <c r="C60" t="s">
         <v>202</v>
       </c>
       <c r="D60" t="s">
         <v>203</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>79.19799999999999</v>
+        <v>78.871</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>204</v>
       </c>
       <c r="B61" t="s">
         <v>205</v>
       </c>
       <c r="C61" t="s">
         <v>206</v>
       </c>
       <c r="D61" t="s">
         <v>207</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>78.607</v>
+        <v>78.863</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>135</v>
+        <v>150</v>
       </c>
       <c r="B62" t="s">
-        <v>186</v>
+        <v>181</v>
       </c>
       <c r="C62" t="s">
         <v>208</v>
       </c>
       <c r="D62" t="s">
         <v>209</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>78.352</v>
+        <v>78.858</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>210</v>
       </c>
       <c r="B63" t="s">
         <v>211</v>
       </c>
       <c r="C63" t="s">
         <v>212</v>
       </c>
       <c r="D63" t="s">
         <v>213</v>
       </c>
       <c r="E63" t="s">
         <v>10</v>
       </c>
       <c r="F63">
-        <v>78.145</v>
+        <v>78.486</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>123</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
-        <v>214</v>
+        <v>42</v>
       </c>
       <c r="C64" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="D64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64">
-        <v>76.905</v>
+        <v>77.435</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>216</v>
+        <v>126</v>
       </c>
       <c r="B65" t="s">
-        <v>38</v>
+        <v>217</v>
       </c>
       <c r="C65" t="s">
         <v>217</v>
       </c>
       <c r="D65" t="s">
         <v>218</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65">
-        <v>76.77</v>
+        <v>77.209</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
         <v>219</v>
       </c>
       <c r="B66" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="C66" t="s">
         <v>220</v>
       </c>
       <c r="D66" t="s">
         <v>221</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66">
-        <v>76.501</v>
+        <v>76.571</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>