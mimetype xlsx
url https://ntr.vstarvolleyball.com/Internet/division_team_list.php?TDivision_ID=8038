--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -56,606 +56,606 @@
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 15N Blue</t>
   </si>
   <si>
     <t>G151UNVB1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 15 Red</t>
   </si>
   <si>
     <t>DN 15 Red</t>
   </si>
   <si>
     <t>G15DRIVE1NT</t>
   </si>
   <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 15D</t>
+  </si>
+  <si>
+    <t>G15UNTOU1NT</t>
+  </si>
+  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>EXCEL 15 National Red</t>
   </si>
   <si>
     <t>G15EXCEL1NT</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Black Sean</t>
   </si>
   <si>
     <t>TAV 15 Black Sean</t>
   </si>
   <si>
     <t>G15TXADV2NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>15 National Black</t>
+  </si>
+  <si>
+    <t>Victory 15 National Black</t>
+  </si>
+  <si>
+    <t>G15VCTRY1NT</t>
+  </si>
+  <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>APV 15 National Black</t>
+  </si>
+  <si>
+    <t>G15ATPRV1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>15 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 15 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G15NRGVC1NT</t>
+  </si>
+  <si>
     <t>1United 15N White</t>
   </si>
   <si>
     <t>G151UNVB2NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...8 lines deleted...]
-    <t>G15ATPRV1NT</t>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>15 HP Elite</t>
+  </si>
+  <si>
+    <t>360 15 HP Elite</t>
+  </si>
+  <si>
+    <t>G15SIXTY1NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Elite Performance</t>
+  </si>
+  <si>
+    <t>LVA 15 Elite Performance</t>
+  </si>
+  <si>
+    <t>G15LUNVA1NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 Navy</t>
+  </si>
+  <si>
+    <t>G15AMSVC1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>No Limits 15 Elite</t>
   </si>
   <si>
     <t>G15NLVBC1NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...40 lines deleted...]
-  <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>EXCEL 15 National Blue</t>
   </si>
   <si>
     <t>G15EXCEL3NT</t>
   </si>
   <si>
-    <t>Luna Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G15LUNVA1NT</t>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National White</t>
+  </si>
+  <si>
+    <t>G15EXCEL2NT</t>
   </si>
   <si>
     <t>15 AMPD White</t>
   </si>
   <si>
     <t>NRG 15 AMPD White</t>
   </si>
   <si>
     <t>G15NRGVC2NT</t>
   </si>
   <si>
+    <t>15 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 15 Kaos Black</t>
+  </si>
+  <si>
+    <t>G15SIXTY2NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Ikaika-Annette</t>
+  </si>
+  <si>
+    <t>FH 15 Ikaika-Annette</t>
+  </si>
+  <si>
+    <t>G15FIELD2NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Wild Gold </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Instinct 15 Wild Gold </t>
+  </si>
+  <si>
+    <t>G15INSTN1NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 USA-Ed</t>
   </si>
   <si>
     <t>G15FRFLY1NT</t>
   </si>
   <si>
-    <t>15 Kaos Black</t>
-[...40 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>15 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 15 Intense Blue</t>
   </si>
   <si>
     <t>G15INTEG1NT</t>
   </si>
   <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Black Josh</t>
+  </si>
+  <si>
+    <t>G15TEJAS2NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 15 Silver</t>
+  </si>
+  <si>
+    <t>G15COTTN2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 15U National</t>
+  </si>
+  <si>
+    <t>IVC 15U National-1</t>
+  </si>
+  <si>
+    <t>G15INFTY1NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>DIG 15 Black</t>
+  </si>
+  <si>
+    <t>G15DIGVB1NT</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>15 White - Cooper</t>
   </si>
   <si>
     <t>Skyline 15 White Cooper</t>
   </si>
   <si>
     <t>G15SKYLN4NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinity Volleyball Club </t>
-[...46 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 15 National Blue</t>
   </si>
   <si>
     <t>G15DSUMM1NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 15 BLACK MEALER</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK MEALER</t>
   </si>
   <si>
     <t>G15ACCEL1NT</t>
   </si>
   <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 15 Blue</t>
+  </si>
+  <si>
+    <t>G15COTTN1NT</t>
+  </si>
+  <si>
     <t>1United 15N Black</t>
   </si>
   <si>
     <t>G151UNVB3NT</t>
   </si>
   <si>
-    <t>15 Blue</t>
-[...5 lines deleted...]
-    <t>G15COTTN1NT</t>
+    <t>15 National Royal</t>
+  </si>
+  <si>
+    <t>APV 15 National Royal</t>
+  </si>
+  <si>
+    <t>G15ATPRV2NT</t>
+  </si>
+  <si>
+    <t>15 National Green</t>
+  </si>
+  <si>
+    <t>Victory 15 National Green</t>
+  </si>
+  <si>
+    <t>G15VCTRY2NT</t>
+  </si>
+  <si>
+    <t>15 AMPD Blue</t>
+  </si>
+  <si>
+    <t>NRG 15 AMPD Blue</t>
+  </si>
+  <si>
+    <t>G15NRGVC3NT</t>
+  </si>
+  <si>
+    <t>15 Elite Red</t>
+  </si>
+  <si>
+    <t>LVA 15 Elite Red</t>
+  </si>
+  <si>
+    <t>G15LUNVA2NT</t>
+  </si>
+  <si>
+    <t>15 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National Gold</t>
+  </si>
+  <si>
+    <t>G15EXCEL4NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Kevin</t>
   </si>
   <si>
     <t>G15FRFLY2NT</t>
   </si>
   <si>
-    <t>15 National Green</t>
-[...34 lines deleted...]
-  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>VIP 15 Elite</t>
   </si>
   <si>
     <t>G15VIPAC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>15'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 15E Green</t>
   </si>
   <si>
     <t>G15FROGS4NT</t>
   </si>
   <si>
-    <t>15 National Gold</t>
-[...5 lines deleted...]
-    <t>G15EXCEL4NT</t>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15RESVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">15 Elite Gray </t>
   </si>
   <si>
     <t xml:space="preserve">Victory 15 Elite Gray </t>
   </si>
   <si>
     <t>G15VCTRY3NT</t>
   </si>
   <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">15 Kaos Red </t>
   </si>
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
-    <t>Resilient Volleyball</t>
-[...7 lines deleted...]
-  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>15 Navy</t>
   </si>
   <si>
     <t>Arete 15 Navy</t>
   </si>
   <si>
     <t>G15ARETE3NT</t>
   </si>
   <si>
+    <t>15 AMPD Red</t>
+  </si>
+  <si>
+    <t>NRG 15 AMPD Red</t>
+  </si>
+  <si>
+    <t>G15NRGVC4NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 15U Dean</t>
+  </si>
+  <si>
+    <t>G15VSVBC1NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>15 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DAVBC1NT</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 15G</t>
+  </si>
+  <si>
+    <t>G15UNTOU2NT</t>
+  </si>
+  <si>
     <t>South 15 Royal</t>
   </si>
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
-    <t>Untouchables EPA 15 Gold</t>
-[...28 lines deleted...]
-  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 15 Black</t>
   </si>
   <si>
     <t>Image 15 Black</t>
   </si>
   <si>
     <t>G15TXIMG1NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...10 lines deleted...]
-  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 15 Purple</t>
   </si>
   <si>
     <t>G15POWER1NT</t>
   </si>
   <si>
+    <t>1United 15N Silver</t>
+  </si>
+  <si>
+    <t>G151UNVB4NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">15 Intense Red </t>
   </si>
   <si>
     <t>Integrity 15 Intense Red</t>
   </si>
   <si>
     <t>G15INTEG2NT</t>
   </si>
   <si>
-    <t>15 Red Stefani</t>
-[...7 lines deleted...]
-  <si>
     <t>15 White - Christine</t>
   </si>
   <si>
     <t>Skyline 15White Christine</t>
   </si>
   <si>
     <t>G15SKYLN5NT</t>
   </si>
   <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black Maddy</t>
+  </si>
+  <si>
+    <t>EMV 15 Black Maddy</t>
+  </si>
+  <si>
+    <t>G15EAGMT2NT</t>
+  </si>
+  <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>VPJ 15 Black</t>
   </si>
   <si>
     <t>G15VPROJ1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...14 lines deleted...]
-    <t>G151UNVB4NT</t>
+    <t>Drive Nation 15 White</t>
+  </si>
+  <si>
+    <t>DN 15 White</t>
+  </si>
+  <si>
+    <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t>15 Wild Black</t>
   </si>
   <si>
     <t>Instinct 15 Wild Black</t>
   </si>
   <si>
     <t>G15INSTN2NT</t>
   </si>
   <si>
     <t>NT Flyers 15 USA-Orison</t>
   </si>
   <si>
     <t>G15FRFLY8NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15DRIVE3NT</t>
   </si>
   <si>
     <t>15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Courtney</t>
   </si>
   <si>
     <t>G15FIELD3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1024,1211 +1024,1211 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>94.932</v>
+        <v>94.836</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
         <v>11</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>94.871</v>
+        <v>94.378</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>91.419</v>
+        <v>91.886</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>90.63800000000001</v>
+        <v>91.59699999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>89.46599999999999</v>
+        <v>90.328</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>6</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>88.97199999999999</v>
+        <v>89.71299999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>88.956</v>
+        <v>89.32599999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>88.809</v>
+        <v>88.804</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
+        <v>37</v>
+      </c>
+      <c r="D10" t="s">
         <v>38</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>88.319</v>
+        <v>88.328</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>39</v>
+      </c>
+      <c r="B11" t="s">
         <v>40</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>41</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>88.20399999999999</v>
+        <v>88.22</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>88.191</v>
+        <v>87.709</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>87.833</v>
+        <v>87.102</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>14</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>87.33499999999999</v>
+        <v>87.016999999999996</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>87.13</v>
+        <v>86.58499999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>36</v>
+        <v>18</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>85.628</v>
+        <v>84.748</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>33</v>
+      </c>
+      <c r="B17" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>84.105</v>
+        <v>84.123</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>82.944</v>
+        <v>83.605</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>66</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
-        <v>82.776</v>
+        <v>82.76900000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>82.26000000000001</v>
+        <v>82.633</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>81.63200000000001</v>
+        <v>82.399</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>81.411</v>
+        <v>81.012</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
         <v>83</v>
       </c>
       <c r="D23" t="s">
         <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
-        <v>80.68000000000001</v>
+        <v>80.752</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
-        <v>80.628</v>
+        <v>80.73399999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
-        <v>80.535</v>
+        <v>80.628</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
-        <v>80.34099999999999</v>
+        <v>80.097999999999999</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
-        <v>80.097999999999999</v>
+        <v>79.80800000000001</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
-        <v>80.079999999999998</v>
+        <v>79.584</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>104</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
         <v>79.119</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
-        <v>76.839</v>
+        <v>77.273</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>93</v>
+        <v>6</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
         <v>111</v>
       </c>
       <c r="D31" t="s">
         <v>112</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>76.040000000000006</v>
+        <v>76.277</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>60</v>
+        <v>30</v>
       </c>
       <c r="B32" t="s">
         <v>113</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
-        <v>75.22499999999999</v>
+        <v>75.17100000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
-        <v>74.917</v>
+        <v>74.779</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>74.831</v>
+        <v>74.758</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
-        <v>73.995</v>
+        <v>74.509</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>28</v>
+        <v>18</v>
       </c>
       <c r="B36" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C36" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D36" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
-        <v>73.43300000000001</v>
+        <v>74.494</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>127</v>
+        <v>74</v>
       </c>
       <c r="B37" t="s">
-        <v>33</v>
+        <v>128</v>
       </c>
       <c r="C37" t="s">
         <v>128</v>
       </c>
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
-        <v>72.95399999999999</v>
+        <v>74.411</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>130</v>
       </c>
       <c r="B38" t="s">
+        <v>51</v>
+      </c>
+      <c r="C38" t="s">
         <v>131</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>132</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
-        <v>72.863</v>
+        <v>72.95399999999999</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>14</v>
+        <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
-        <v>72.025000000000006</v>
+        <v>72.691</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>137</v>
       </c>
       <c r="B40" t="s">
-        <v>137</v>
+        <v>94</v>
       </c>
       <c r="C40" t="s">
         <v>138</v>
       </c>
       <c r="D40" t="s">
         <v>139</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>71.73099999999999</v>
+        <v>72.61</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B41" t="s">
         <v>140</v>
       </c>
       <c r="C41" t="s">
         <v>141</v>
       </c>
       <c r="D41" t="s">
         <v>142</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41">
-        <v>71.63500000000001</v>
+        <v>71.934</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
+        <v>81</v>
+      </c>
+      <c r="B42" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="C42" t="s">
         <v>144</v>
       </c>
       <c r="D42" t="s">
         <v>145</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42">
-        <v>71.616</v>
+        <v>71.39700000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>39</v>
+      </c>
+      <c r="B43" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>147</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>148</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43">
-        <v>71.105</v>
+        <v>71.131</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>22</v>
+        <v>149</v>
       </c>
       <c r="B44" t="s">
         <v>150</v>
       </c>
       <c r="C44" t="s">
         <v>151</v>
       </c>
       <c r="D44" t="s">
         <v>152</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44">
-        <v>70.919</v>
+        <v>70.767</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>18</v>
+        <v>33</v>
       </c>
       <c r="B45" t="s">
         <v>153</v>
       </c>
       <c r="C45" t="s">
         <v>154</v>
       </c>
       <c r="D45" t="s">
         <v>155</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45">
-        <v>70.896</v>
+        <v>70.70099999999999</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>36</v>
+        <v>156</v>
       </c>
       <c r="B46" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46">
-        <v>70.886</v>
+        <v>70.65600000000001</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
-        <v>70.039000000000001</v>
+        <v>70.53400000000001</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>163</v>
+        <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>164</v>
       </c>
       <c r="C48" t="s">
         <v>165</v>
       </c>
       <c r="D48" t="s">
         <v>166</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
-        <v>69.925</v>
+        <v>70.371</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>22</v>
+      </c>
+      <c r="B49" t="s">
         <v>167</v>
       </c>
-      <c r="B49" t="s">
+      <c r="C49" t="s">
         <v>168</v>
       </c>
-      <c r="C49" t="s">
+      <c r="D49" t="s">
         <v>169</v>
       </c>
-      <c r="D49" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
-        <v>69.84099999999999</v>
+        <v>70.179</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
+        <v>170</v>
+      </c>
+      <c r="B50" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="C50" t="s">
         <v>172</v>
       </c>
       <c r="D50" t="s">
         <v>173</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
-        <v>69.69199999999999</v>
+        <v>70.128</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>77</v>
+        <v>174</v>
       </c>
       <c r="B51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C51" t="s">
         <v>175</v>
       </c>
       <c r="D51" t="s">
         <v>176</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
-        <v>69.199</v>
+        <v>69.642</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="B52" t="s">
         <v>177</v>
       </c>
       <c r="C52" t="s">
+        <v>177</v>
+      </c>
+      <c r="D52" t="s">
         <v>178</v>
       </c>
-      <c r="D52" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
-        <v>69.15600000000001</v>
+        <v>69.288</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="B53" t="s">
+        <v>179</v>
+      </c>
+      <c r="C53" t="s">
         <v>180</v>
       </c>
-      <c r="C53" t="s">
+      <c r="D53" t="s">
         <v>181</v>
       </c>
-      <c r="D53" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
-        <v>67.813</v>
+        <v>69.28100000000001</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
+        <v>97</v>
+      </c>
+      <c r="B54" t="s">
+        <v>182</v>
+      </c>
+      <c r="C54" t="s">
         <v>183</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>184</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
         <v>9</v>
       </c>
       <c r="F54">
-        <v>67.509</v>
+        <v>68.36799999999999</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>185</v>
+      </c>
+      <c r="B55" t="s">
         <v>186</v>
       </c>
-      <c r="B55" t="s">
+      <c r="C55" t="s">
         <v>187</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>188</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
         <v>9</v>
       </c>
       <c r="F55">
-        <v>66.92</v>
+        <v>68.27200000000001</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>6</v>
+        <v>189</v>
       </c>
       <c r="B56" t="s">
-        <v>190</v>
+        <v>94</v>
       </c>
       <c r="C56" t="s">
         <v>190</v>
       </c>
       <c r="D56" t="s">
         <v>191</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
-        <v>66.453</v>
+        <v>67.185</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>73</v>
+        <v>10</v>
       </c>
       <c r="B57" t="s">
         <v>192</v>
       </c>
       <c r="C57" t="s">
         <v>193</v>
       </c>
       <c r="D57" t="s">
         <v>194</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
-        <v>66.352</v>
+        <v>66.218</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="B58" t="s">
         <v>195</v>
       </c>
       <c r="C58" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="D58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="E58" t="s">
         <v>9</v>
       </c>
       <c r="F58">
-        <v>64.022000000000006</v>
+        <v>65.88800000000001</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="B59" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="C59" t="s">
         <v>198</v>
       </c>
       <c r="D59" t="s">
         <v>199</v>
       </c>
       <c r="E59" t="s">
         <v>9</v>
       </c>
       <c r="F59">
-        <v>62.792</v>
+        <v>64.669</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60" t="s">
         <v>200</v>
       </c>
       <c r="C60" t="s">
         <v>201</v>
       </c>
       <c r="D60" t="s">
         <v>202</v>
       </c>
       <c r="E60" t="s">
         <v>203</v>
       </c>
       <c r="F60">
-        <v>69.74299999999999</v>
+        <v>69.52500000000001</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>