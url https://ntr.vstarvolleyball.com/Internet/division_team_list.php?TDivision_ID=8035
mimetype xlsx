--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -53,522 +53,522 @@
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
   <si>
     <t>Windthorst 13 VIBE</t>
   </si>
   <si>
     <t>G13WINDT2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Windthorst13 DNA</t>
   </si>
   <si>
     <t>Windthorst 13 DNA</t>
   </si>
   <si>
     <t>G13WINDT1NT</t>
   </si>
   <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 13 BLACK LEWIS</t>
+  </si>
+  <si>
+    <t>ACCEL 13 BLACK LEWIS</t>
+  </si>
+  <si>
+    <t>G13ACCEL1NT</t>
+  </si>
+  <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's Black </t>
   </si>
   <si>
     <t xml:space="preserve">NET 13's BLACK </t>
   </si>
   <si>
     <t>G13NETJR1NT</t>
   </si>
   <si>
-    <t>Accelerate Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G13ACCEL1NT</t>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>13 Silver - Teresa</t>
+  </si>
+  <si>
+    <t>Skyline 13 Silver Teresa</t>
+  </si>
+  <si>
+    <t>G13SKYLN5NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>13 Black</t>
+  </si>
+  <si>
+    <t>iCrush 13 Black</t>
+  </si>
+  <si>
+    <t>G13INCRU1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 13N Silver</t>
+  </si>
+  <si>
+    <t>G131UNVB4NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 13 Elite</t>
   </si>
   <si>
     <t>No Limits 13 Elite</t>
   </si>
   <si>
     <t>G13NLVBC1NT</t>
   </si>
   <si>
-    <t>Incredible Crush Volleyball</t>
-[...20 lines deleted...]
-    <t>G13SKYLN5NT</t>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 13E Black</t>
+  </si>
+  <si>
+    <t>G13FROGS5NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 13 NAT-Misty</t>
   </si>
   <si>
     <t>G13FRFLY4NT</t>
   </si>
   <si>
-    <t>1 United Volleyball</t>
-[...5 lines deleted...]
-    <t>G131UNVB4NT</t>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 13 Black</t>
+  </si>
+  <si>
+    <t>G13CUVBC1NT</t>
   </si>
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>Storm 13 Black</t>
   </si>
   <si>
     <t>G13STORM1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13 Blue</t>
   </si>
   <si>
     <t>DIG 13 Blue</t>
   </si>
   <si>
     <t>G13DIGVB3NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV White</t>
   </si>
   <si>
     <t>Vision 13 EXV White</t>
   </si>
   <si>
     <t>G13VIVBC3NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>13 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 13 Steel Ethos</t>
   </si>
   <si>
     <t>G13ARETE4NT</t>
   </si>
   <si>
+    <t>Colts Volleyball Club</t>
+  </si>
+  <si>
+    <t>Colts 13</t>
+  </si>
+  <si>
+    <t>Colts13</t>
+  </si>
+  <si>
+    <t>G13COLTS1NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>13 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 13 Silver</t>
+  </si>
+  <si>
+    <t>G13COTTN2NT</t>
+  </si>
+  <si>
+    <t>13 Red</t>
+  </si>
+  <si>
+    <t>DIG 13 Red</t>
+  </si>
+  <si>
+    <t>G13DIGVB4NT</t>
+  </si>
+  <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>Ohana V 13 Blue</t>
   </si>
   <si>
     <t>G13OHANA1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...29 lines deleted...]
-    <t>G13DIGVB4NT</t>
+    <t>Panola</t>
+  </si>
+  <si>
+    <t>Aces 13U</t>
+  </si>
+  <si>
+    <t>Panola Aces 13U</t>
+  </si>
+  <si>
+    <t>G13PANOA1NT</t>
+  </si>
+  <si>
+    <t>DEA Volleyball</t>
+  </si>
+  <si>
+    <t>DEAVB 13 Black</t>
+  </si>
+  <si>
+    <t>G13DEAVB1NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>13 Elite</t>
+  </si>
+  <si>
+    <t>North Point 13 Elite</t>
+  </si>
+  <si>
+    <t>G13NORPT1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>13 Navy</t>
+  </si>
+  <si>
+    <t>Endless 13 Navy</t>
+  </si>
+  <si>
+    <t>G13ENDAV1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13 White</t>
+  </si>
+  <si>
+    <t>WF Elite 13 White</t>
+  </si>
+  <si>
+    <t>G13WFELT2NT</t>
+  </si>
+  <si>
+    <t>Flyers 13 NAT-Ali</t>
+  </si>
+  <si>
+    <t>G13FRFLY5NT</t>
+  </si>
+  <si>
+    <t>13 Purple</t>
+  </si>
+  <si>
+    <t>Storm 13 Purple</t>
+  </si>
+  <si>
+    <t>G13STORM2NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>13.1 Katie</t>
+  </si>
+  <si>
+    <t>Pono 13.1 Katie</t>
+  </si>
+  <si>
+    <t>G13PONOV1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
-    <t>Panola</t>
-[...71 lines deleted...]
-    <t>G13ENDAV1NT</t>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 Red Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 13 Red Josh</t>
+  </si>
+  <si>
+    <t>G13TEJAS3NT</t>
+  </si>
+  <si>
+    <t>13 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 13 Kaos Red</t>
+  </si>
+  <si>
+    <t>G13SIXTY2NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
   </si>
   <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 13 Black</t>
+  </si>
+  <si>
+    <t>G13EVOLV1NT</t>
+  </si>
+  <si>
+    <t>Blocksport Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 National</t>
+  </si>
+  <si>
+    <t>Blocksport 13 Nat</t>
+  </si>
+  <si>
+    <t>G13BLOCK1NT</t>
+  </si>
+  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>NRG 13 National White</t>
   </si>
   <si>
     <t>G13NRGVC4NT</t>
   </si>
   <si>
-    <t>North Point VBC</t>
-[...70 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
+    <t>Drive Nation 13 White</t>
+  </si>
+  <si>
+    <t>DN 13 White</t>
+  </si>
+  <si>
+    <t>G13DRIVE3NT</t>
+  </si>
+  <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>Premier 13 Red</t>
+  </si>
+  <si>
+    <t>G13PREMR4NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>Arsenal 13 Blue</t>
+  </si>
+  <si>
+    <t>G13DAVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 13 Blue</t>
+  </si>
+  <si>
+    <t>G13ALLEG1NT</t>
+  </si>
+  <si>
+    <t>Premier 13 White</t>
+  </si>
+  <si>
+    <t>G13PREMR5NT</t>
+  </si>
+  <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 Black</t>
   </si>
   <si>
     <t>G13POWER2NT</t>
   </si>
   <si>
-    <t>Drive Nation 13 White</t>
-[...5 lines deleted...]
-    <t>G13DRIVE3NT</t>
+    <t>13 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 13 EXV Black</t>
+  </si>
+  <si>
+    <t>G13VIVBC2NT</t>
+  </si>
+  <si>
+    <t>13 White - Hannah</t>
+  </si>
+  <si>
+    <t>DIG 13 White - Hannah</t>
+  </si>
+  <si>
+    <t>G13DIGVB6NT</t>
+  </si>
+  <si>
+    <t>NET 13's RED</t>
+  </si>
+  <si>
+    <t>NET 13's Red</t>
+  </si>
+  <si>
+    <t>G13NETJR2NT</t>
   </si>
   <si>
     <t>DEAVB 13 White</t>
   </si>
   <si>
     <t>G13DEAVB2NT</t>
   </si>
   <si>
     <t>Volley Pro Juniors</t>
   </si>
   <si>
     <t>Volley Pro 13 Black</t>
   </si>
   <si>
     <t>G13VPROJ1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...49 lines deleted...]
-  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>Liberty 13 Red</t>
   </si>
   <si>
     <t>G13LIVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Allegiant Volleyball Club </t>
-[...5 lines deleted...]
-    <t>G13ALLEG1NT</t>
+    <t>13 Maroon</t>
+  </si>
+  <si>
+    <t>Endless 13 Maroon</t>
+  </si>
+  <si>
+    <t>G13ENDAV2NT</t>
   </si>
   <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G13ENDAV2NT</t>
   </si>
   <si>
     <t>13 Grey</t>
   </si>
   <si>
     <t>iCrush 13 Grey</t>
   </si>
   <si>
     <t>G13INCRU5NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB13</t>
   </si>
   <si>
     <t>G13SCFVB1NT</t>
   </si>
@@ -949,1051 +949,1051 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
-        <v>79.173</v>
+        <v>76.361</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>11</v>
       </c>
       <c r="D3" t="s">
         <v>12</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>73.98399999999999</v>
+        <v>76.142</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>73.96899999999999</v>
+        <v>75.48699999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>73.066999999999993</v>
+        <v>73.94799999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>70.843</v>
+        <v>73.021000000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
         <v>70.45999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
+        <v>30</v>
+      </c>
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>70.084999999999994</v>
+        <v>70.19799999999999</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>68.3</v>
+        <v>69.45699999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>68.064999999999998</v>
+        <v>67.705</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>68.061999999999998</v>
+        <v>67.65300000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>67.661</v>
+        <v>67.628</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>46</v>
       </c>
       <c r="B13" t="s">
+        <v>26</v>
+      </c>
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>67.44499999999999</v>
+        <v>67.506</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
         <v>50</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>51</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>52</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>67.378</v>
+        <v>67.465</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>66.86799999999999</v>
+        <v>67.313</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
-        <v>66.404</v>
+        <v>66.90000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
-        <v>66.164</v>
+        <v>66.747</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>42</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
-        <v>66.142</v>
+        <v>66.539</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>49</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
-        <v>65.645</v>
+        <v>66.191</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>72</v>
       </c>
       <c r="B20" t="s">
+        <v>50</v>
+      </c>
+      <c r="C20" t="s">
         <v>73</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>74</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
-        <v>65.559</v>
+        <v>66.14400000000001</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>75</v>
+      </c>
+      <c r="B21" t="s">
         <v>76</v>
       </c>
-      <c r="B21" t="s">
+      <c r="C21" t="s">
         <v>77</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>78</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
-        <v>65.485</v>
+        <v>65.559</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>26</v>
       </c>
       <c r="C22" t="s">
+        <v>80</v>
+      </c>
+      <c r="D22" t="s">
         <v>81</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
-        <v>65.034000000000006</v>
+        <v>65.468</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
+        <v>82</v>
+      </c>
+      <c r="B23" t="s">
         <v>83</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="C23" t="s">
         <v>84</v>
       </c>
       <c r="D23" t="s">
         <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
-        <v>64.81399999999999</v>
+        <v>64.76900000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>86</v>
       </c>
       <c r="B24" t="s">
         <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>88</v>
       </c>
       <c r="D24" t="s">
         <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
-        <v>64.688</v>
+        <v>64.611</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>39</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>9</v>
       </c>
       <c r="F25">
-        <v>64.676</v>
+        <v>64.58199999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>40</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
+        <v>94</v>
+      </c>
+      <c r="D26" t="s">
         <v>95</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
-        <v>63.87</v>
+        <v>64.39700000000001</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>46</v>
+      </c>
+      <c r="B27" t="s">
+        <v>96</v>
+      </c>
+      <c r="C27" t="s">
         <v>97</v>
       </c>
-      <c r="B27" t="s">
-[...2 lines deleted...]
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>98</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
-        <v>63.813</v>
+        <v>64.158</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>99</v>
+      </c>
+      <c r="B28" t="s">
         <v>100</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>101</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>102</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
-        <v>63.762</v>
+        <v>63.973</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>103</v>
+      </c>
+      <c r="B29" t="s">
         <v>104</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>105</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>106</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
-        <v>63.656</v>
+        <v>63.928</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>107</v>
+      </c>
+      <c r="B30" t="s">
         <v>108</v>
       </c>
-      <c r="B30" t="s">
+      <c r="C30" t="s">
         <v>109</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="D30" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
-        <v>63.509</v>
+        <v>63.756</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>68</v>
+        <v>103</v>
       </c>
       <c r="B31" t="s">
+        <v>111</v>
+      </c>
+      <c r="C31" t="s">
         <v>112</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>113</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
-        <v>63.172</v>
+        <v>63.616</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>26</v>
       </c>
       <c r="C32" t="s">
+        <v>115</v>
+      </c>
+      <c r="D32" t="s">
         <v>116</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
-        <v>63.14</v>
+        <v>63.613</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>117</v>
+      </c>
+      <c r="B33" t="s">
+        <v>26</v>
+      </c>
+      <c r="C33" t="s">
         <v>118</v>
       </c>
-      <c r="B33" t="s">
+      <c r="D33" t="s">
         <v>119</v>
       </c>
-      <c r="C33" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
-        <v>62.729</v>
+        <v>63.314</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>33</v>
+        <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>122</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>9</v>
       </c>
       <c r="F34">
-        <v>62.651</v>
+        <v>62.82</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
         <v>127</v>
       </c>
       <c r="E35" t="s">
         <v>9</v>
       </c>
       <c r="F35">
-        <v>61.987</v>
+        <v>62.798</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>128</v>
       </c>
       <c r="B36" t="s">
         <v>129</v>
       </c>
       <c r="C36" t="s">
         <v>130</v>
       </c>
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>9</v>
       </c>
       <c r="F36">
-        <v>61.789</v>
+        <v>62.525</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
         <v>132</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>9</v>
       </c>
       <c r="F37">
-        <v>61.561</v>
+        <v>62.504</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B38" t="s">
-        <v>135</v>
+        <v>69</v>
       </c>
       <c r="C38" t="s">
         <v>136</v>
       </c>
       <c r="D38" t="s">
         <v>137</v>
       </c>
       <c r="E38" t="s">
         <v>9</v>
       </c>
       <c r="F38">
-        <v>61.417</v>
+        <v>62.426</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>80</v>
+        <v>138</v>
       </c>
       <c r="B39" t="s">
-        <v>87</v>
+        <v>50</v>
       </c>
       <c r="C39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="E39" t="s">
         <v>9</v>
       </c>
       <c r="F39">
-        <v>61.413</v>
+        <v>62.326</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B40" t="s">
-        <v>26</v>
+        <v>142</v>
       </c>
       <c r="C40" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="D40" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>9</v>
       </c>
       <c r="F40">
-        <v>61.073999999999998</v>
+        <v>62.163</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>143</v>
+        <v>135</v>
       </c>
       <c r="B41" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="C41" t="s">
         <v>144</v>
       </c>
       <c r="D41" t="s">
         <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>9</v>
       </c>
       <c r="F41">
-        <v>61.07</v>
+        <v>61.882</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>146</v>
       </c>
       <c r="B42" t="s">
-        <v>43</v>
+        <v>147</v>
       </c>
       <c r="C42" t="s">
         <v>147</v>
       </c>
       <c r="D42" t="s">
         <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>9</v>
       </c>
       <c r="F42">
-        <v>60.938</v>
+        <v>61.801</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="B43" t="s">
         <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43" t="s">
         <v>151</v>
       </c>
       <c r="E43" t="s">
         <v>9</v>
       </c>
       <c r="F43">
-        <v>60.821</v>
+        <v>61.68</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B44" t="s">
         <v>152</v>
       </c>
       <c r="C44" t="s">
         <v>153</v>
       </c>
       <c r="D44" t="s">
         <v>154</v>
       </c>
       <c r="E44" t="s">
         <v>9</v>
       </c>
       <c r="F44">
-        <v>60.733</v>
+        <v>61.619</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="B45" t="s">
         <v>155</v>
       </c>
       <c r="C45" t="s">
         <v>156</v>
       </c>
       <c r="D45" t="s">
         <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>9</v>
       </c>
       <c r="F45">
-        <v>60.429</v>
+        <v>61.583</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>143</v>
+        <v>79</v>
       </c>
       <c r="B46" t="s">
-        <v>65</v>
+        <v>91</v>
       </c>
       <c r="C46" t="s">
         <v>158</v>
       </c>
       <c r="D46" t="s">
         <v>159</v>
       </c>
       <c r="E46" t="s">
         <v>9</v>
       </c>
       <c r="F46">
-        <v>60.429</v>
+        <v>61.24</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>160</v>
       </c>
       <c r="B47" t="s">
-        <v>65</v>
+        <v>26</v>
       </c>
       <c r="C47" t="s">
         <v>161</v>
       </c>
       <c r="D47" t="s">
         <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>9</v>
       </c>
       <c r="F47">
-        <v>59.871</v>
+        <v>60.862</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>164</v>
+        <v>69</v>
       </c>
       <c r="C48" t="s">
         <v>164</v>
       </c>
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>9</v>
       </c>
       <c r="F48">
-        <v>59.653</v>
+        <v>60.534</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D49" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E49" t="s">
         <v>9</v>
       </c>
       <c r="F49">
-        <v>59.653</v>
+        <v>60.034999999999997</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="B50" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C50" t="s">
         <v>169</v>
       </c>
       <c r="D50" t="s">
         <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>9</v>
       </c>
       <c r="F50">
-        <v>59.152</v>
+        <v>58.902</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>25</v>
       </c>
       <c r="B51" t="s">
         <v>171</v>
       </c>
       <c r="C51" t="s">
         <v>172</v>
       </c>
       <c r="D51" t="s">
         <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
-        <v>59.117</v>
+        <v>58.734</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>132</v>
+        <v>146</v>
       </c>
       <c r="B52" t="s">
         <v>174</v>
       </c>
       <c r="C52" t="s">
         <v>174</v>
       </c>
       <c r="D52" t="s">
         <v>175</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
-        <v>57.797</v>
+        <v>58.666</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>176</v>
       </c>
       <c r="B53" t="s">
         <v>26</v>
       </c>
       <c r="C53" t="s">
         <v>177</v>
       </c>
       <c r="D53" t="s">
         <v>178</v>
       </c>
       <c r="E53" t="s">
         <v>9</v>
       </c>
       <c r="F53">
         <v>57.797</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>