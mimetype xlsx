--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -47,71 +47,71 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>12'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 12N Green</t>
   </si>
   <si>
     <t>G12FROGS1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>12'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 12N Black</t>
+  </si>
+  <si>
+    <t>G12FROGS2NT</t>
+  </si>
+  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National Red</t>
   </si>
   <si>
     <t>EXCEL 12 National Red</t>
   </si>
   <si>
     <t>G12EXCEL1NT</t>
   </si>
   <si>
-    <t>12'S NATIONAL BLACK</t>
-[...7 lines deleted...]
-  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12N Blue</t>
   </si>
   <si>
     <t>G121UNVB1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>12 Black Brit/Chris</t>
   </si>
   <si>
     <t>EMV 12 Black Brit/Chris</t>
   </si>
   <si>
     <t>G12EAGMT1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>12 Royal</t>
@@ -122,357 +122,357 @@
   <si>
     <t>G12SKYLN1NT</t>
   </si>
   <si>
     <t>12 National White</t>
   </si>
   <si>
     <t>EXCEL 12 National White</t>
   </si>
   <si>
     <t>G12EXCEL2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>G12FIELD1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 12 Red</t>
+  </si>
+  <si>
+    <t>DN 12 Red</t>
+  </si>
+  <si>
+    <t>G12DRIVE1NT</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>Skyline 12 Black</t>
+  </si>
+  <si>
+    <t>G12SKYLN2NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 12 Navy</t>
+  </si>
+  <si>
+    <t>G12AMSVC1NT</t>
+  </si>
+  <si>
     <t>12'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 12N White</t>
   </si>
   <si>
     <t>G12FROGS3NT</t>
   </si>
   <si>
-    <t>12 Black</t>
-[...19 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>12 Black Kevin</t>
   </si>
   <si>
     <t>TEJAS 12 Black Kevin</t>
   </si>
   <si>
     <t>G12TEJAS1NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G12AMSVC1NT</t>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 12 USA-David</t>
+  </si>
+  <si>
+    <t>G12FRFLY1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 12 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G12ARETE2NT</t>
+  </si>
+  <si>
+    <t>Urban VBC</t>
+  </si>
+  <si>
+    <t>12U Black</t>
+  </si>
+  <si>
+    <t>UVC 12 U Black</t>
+  </si>
+  <si>
+    <t>G12URBAN1NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 12 Intense Blue</t>
+  </si>
+  <si>
+    <t>G12INTEG1NT</t>
+  </si>
+  <si>
+    <t>12 Black Ellen</t>
+  </si>
+  <si>
+    <t>EMV 12 Black Ellen</t>
+  </si>
+  <si>
+    <t>G12EAGMT2NT</t>
+  </si>
+  <si>
+    <t>Flyers 12 USA-Charlie</t>
+  </si>
+  <si>
+    <t>G12FRFLY2NT</t>
+  </si>
+  <si>
+    <t>1United 12N White</t>
+  </si>
+  <si>
+    <t>G121UNVB2NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>12 National Black</t>
+  </si>
+  <si>
+    <t>Victory 12 National Black</t>
+  </si>
+  <si>
+    <t>G12VCTRY1NT</t>
+  </si>
+  <si>
+    <t>12 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Blue</t>
+  </si>
+  <si>
+    <t>G12EXCEL3NT</t>
   </si>
   <si>
     <t>1United 12N Black</t>
   </si>
   <si>
     <t>G121UNVB3NT</t>
   </si>
   <si>
-    <t>Urban VBC</t>
-[...22 lines deleted...]
-  <si>
     <t>12 White - Lara</t>
   </si>
   <si>
     <t>Skyline 12 White Lara</t>
   </si>
   <si>
     <t>G12SKYLN3NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...38 lines deleted...]
-    <t>G12FRFLY2NT</t>
+    <t>12 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Gold</t>
+  </si>
+  <si>
+    <t>G12EXCEL4NT</t>
+  </si>
+  <si>
+    <t>12'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 12E Green</t>
+  </si>
+  <si>
+    <t>G12FROGS4NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
   <si>
     <t>FW Fire 12 Purple</t>
   </si>
   <si>
     <t>FWFIRE 12P</t>
   </si>
   <si>
     <t>G12FWFIR1NT</t>
   </si>
   <si>
-    <t>12'S ELITE GREEN</t>
-[...37 lines deleted...]
-  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>12 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 12 AMPD Navy</t>
   </si>
   <si>
     <t>G12NRGVC1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>TAV 12 Blue</t>
   </si>
   <si>
     <t>G12TXADV2NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 12 Blue</t>
   </si>
   <si>
     <t>G12COTTN1NT</t>
   </si>
   <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>12 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 12 Wild Gold</t>
+  </si>
+  <si>
+    <t>G12INSTN1NT</t>
+  </si>
+  <si>
     <t>12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>WF Elite 12 Black</t>
+  </si>
+  <si>
+    <t>G12WFELT1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>12 Black Cynthia</t>
   </si>
   <si>
     <t>Premier 12 Black CA</t>
   </si>
   <si>
     <t>G12PREMR1NT</t>
   </si>
   <si>
-    <t>Instinct VBC</t>
-[...19 lines deleted...]
-  <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables EPA 12 Diamond</t>
   </si>
   <si>
     <t>UEPA 12D</t>
   </si>
   <si>
     <t>G12UNTOU1NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 12 Black</t>
   </si>
   <si>
     <t>Image 12 Black</t>
   </si>
   <si>
     <t>G12TXIMG1NT</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 12 Intense Red </t>
   </si>
   <si>
     <t>G12INTEG2NT</t>
   </si>
   <si>
+    <t>12 Elite Green</t>
+  </si>
+  <si>
+    <t>Victory 12 Elite Green</t>
+  </si>
+  <si>
+    <t>G12VCTRY2NT</t>
+  </si>
+  <si>
     <t>12 White - Adrian</t>
   </si>
   <si>
     <t>Skyline 12 White Adrian</t>
   </si>
   <si>
     <t>G12SKYLN4NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12VCTRY2NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 12 Black</t>
   </si>
   <si>
     <t>G12PEVBA1NT</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
@@ -855,846 +855,846 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>99.998</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>97.288</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>97.288</v>
+        <v>96.825</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>95.437</v>
+        <v>95.90000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>94.045000000000002</v>
+        <v>94.601</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>93.863</v>
+        <v>94.178</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>93.857</v>
+        <v>93.455</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>92.94799999999999</v>
+        <v>91.459</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>92.031999999999996</v>
+        <v>90.23</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>91.261</v>
+        <v>89.66200000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>89.75700000000001</v>
+        <v>87.179</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>87.238</v>
+        <v>86.904</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>49</v>
+      </c>
+      <c r="B14" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>86.471</v>
+        <v>86.518</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>18</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>85.977</v>
+        <v>83.877</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>84.57599999999999</v>
+        <v>82.92100000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>84.19199999999999</v>
+        <v>82.84099999999999</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>83.45</v>
+        <v>82.809</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>21</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>82.60899999999999</v>
+        <v>82.595</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="B20" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>82.016000000000005</v>
+        <v>82.482</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>18</v>
       </c>
       <c r="B21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C21" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="D21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>80.818</v>
+        <v>82.462</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B22" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C22" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>80.455</v>
+        <v>81.592</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>66</v>
+        <v>14</v>
       </c>
       <c r="B23" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C23" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="D23" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>79.532</v>
+        <v>81.57899999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="B24" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>78.843</v>
+        <v>81.034000000000006</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>6</v>
+        <v>25</v>
       </c>
       <c r="B25" t="s">
         <v>84</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>86</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>78.087000000000003</v>
+        <v>81.0010000000000048</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" t="s">
         <v>87</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
         <v>88</v>
       </c>
-      <c r="C26" t="s">
+      <c r="D26" t="s">
         <v>89</v>
       </c>
-      <c r="D26" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>77.85899999999999</v>
+        <v>80.315</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B27" t="s">
+        <v>90</v>
+      </c>
+      <c r="C27" t="s">
         <v>91</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>92</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>77.71899999999999</v>
+        <v>79.626</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>11</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>94</v>
       </c>
       <c r="C28" t="s">
         <v>95</v>
       </c>
       <c r="D28" t="s">
         <v>96</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>76.377</v>
+        <v>79.037999999999997</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>97</v>
       </c>
       <c r="B29" t="s">
         <v>98</v>
       </c>
       <c r="C29" t="s">
         <v>99</v>
       </c>
       <c r="D29" t="s">
         <v>100</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>75.477</v>
+        <v>77.55800000000001</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>101</v>
       </c>
       <c r="B30" t="s">
         <v>102</v>
       </c>
       <c r="C30" t="s">
         <v>103</v>
       </c>
       <c r="D30" t="s">
         <v>104</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>75.16800000000001</v>
+        <v>77.286</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>105</v>
       </c>
       <c r="B31" t="s">
         <v>102</v>
       </c>
       <c r="C31" t="s">
         <v>106</v>
       </c>
       <c r="D31" t="s">
         <v>107</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>74.807</v>
+        <v>76.389</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>32</v>
+        <v>108</v>
       </c>
       <c r="B32" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C32" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D32" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>74.259</v>
+        <v>75.60299999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>111</v>
+        <v>32</v>
       </c>
       <c r="B33" t="s">
         <v>112</v>
       </c>
       <c r="C33" t="s">
         <v>113</v>
       </c>
       <c r="D33" t="s">
         <v>114</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>70.886</v>
+        <v>74.328</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>115</v>
       </c>
       <c r="B34" t="s">
+        <v>40</v>
+      </c>
+      <c r="C34" t="s">
         <v>116</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>117</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>70.874</v>
+        <v>74.173</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>118</v>
+      </c>
+      <c r="B35" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="C35" t="s">
         <v>120</v>
       </c>
       <c r="D35" t="s">
         <v>121</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>70.782</v>
+        <v>73.63200000000001</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>122</v>
       </c>
       <c r="B36" t="s">
         <v>123</v>
       </c>
       <c r="C36" t="s">
         <v>124</v>
       </c>
       <c r="D36" t="s">
         <v>125</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>69.702</v>
+        <v>72.468</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>126</v>
       </c>
       <c r="B37" t="s">
         <v>127</v>
       </c>
       <c r="C37" t="s">
         <v>128</v>
       </c>
       <c r="D37" t="s">
         <v>129</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>69.39100000000001</v>
+        <v>70.61499999999999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="B38" t="s">
         <v>130</v>
       </c>
       <c r="C38" t="s">
         <v>131</v>
       </c>
       <c r="D38" t="s">
         <v>132</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>68.77500000000001</v>
+        <v>69.91500000000001</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>25</v>
+        <v>75</v>
       </c>
       <c r="B39" t="s">
         <v>133</v>
       </c>
       <c r="C39" t="s">
         <v>134</v>
       </c>
       <c r="D39" t="s">
         <v>135</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>68.68000000000001</v>
+        <v>69.79300000000001</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>87</v>
+        <v>25</v>
       </c>
       <c r="B40" t="s">
         <v>136</v>
       </c>
       <c r="C40" t="s">
         <v>137</v>
       </c>
       <c r="D40" t="s">
         <v>138</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>68.27500000000001</v>
+        <v>69.616</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>139</v>
       </c>
       <c r="B41" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C41" t="s">
         <v>140</v>
       </c>
       <c r="D41" t="s">
         <v>141</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>67.72199999999999</v>
+        <v>68.355</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>101</v>
       </c>
       <c r="B42" t="s">
         <v>142</v>
       </c>
       <c r="C42" t="s">
         <v>143</v>
       </c>
       <c r="D42" t="s">
         <v>144</v>
       </c>
       <c r="E42" t="s">
         <v>145</v>
       </c>
       <c r="F42">
-        <v>78.727</v>
+        <v>76.961</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>