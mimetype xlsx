--- v0 (2026-03-21)
+++ v1 (2026-05-10)
@@ -12,803 +12,851 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="267">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>17 Black Geoff</t>
+  </si>
+  <si>
+    <t>Premier 17 Black G</t>
+  </si>
+  <si>
+    <t>G17PREMR1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>17 Black Haroun</t>
+  </si>
+  <si>
+    <t>TAV 17 Black Haroun</t>
+  </si>
+  <si>
+    <t>G17TXADV2NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>17 Black</t>
+  </si>
+  <si>
+    <t>Peak VA 17 Black</t>
+  </si>
+  <si>
+    <t>G17PEVBA1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>17 HP Elite</t>
+  </si>
+  <si>
+    <t>360 17 HP Elite</t>
+  </si>
+  <si>
+    <t>G17SIXTY1NT</t>
+  </si>
+  <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>17 National Red</t>
+  </si>
+  <si>
+    <t>EXCEL 17 National Red</t>
+  </si>
+  <si>
+    <t>G17EXCEL1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>17 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 17 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G17NRGVC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>17'S NATIONAL BLACK ENRIGHT</t>
+  </si>
+  <si>
+    <t>Madfrog 17N Black Eright</t>
+  </si>
+  <si>
+    <t>G17FROGS2NT</t>
+  </si>
+  <si>
+    <t>17 National White</t>
+  </si>
+  <si>
+    <t>EXCEL 17 National White</t>
+  </si>
+  <si>
+    <t>G17EXCEL2NT</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>Skyline 17 Black</t>
+  </si>
+  <si>
+    <t>G17SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>17 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 17 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G17ARETE2NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 17 USA-Andy</t>
+  </si>
+  <si>
+    <t>G17FRFLY1NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 17 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 17D</t>
+  </si>
+  <si>
+    <t>G17UNTOU1NT</t>
+  </si>
+  <si>
+    <t>17 Black Myrthe</t>
+  </si>
+  <si>
+    <t>Premier 17 Black M</t>
+  </si>
+  <si>
+    <t>G17PREMR2NT</t>
+  </si>
+  <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t>ETA1 17 Black</t>
+  </si>
+  <si>
+    <t>G17ETA1V1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
+    <t>Drive Nation 17 Black</t>
+  </si>
+  <si>
+    <t>DN 17 Black</t>
+  </si>
+  <si>
+    <t>G17DRIVE2NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>17 National Black</t>
+  </si>
+  <si>
+    <t>Victory 17 National Black</t>
+  </si>
+  <si>
+    <t>G17VCTRY1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 17N White</t>
+  </si>
+  <si>
+    <t>G171UNVB2NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 171 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 171P</t>
+  </si>
+  <si>
+    <t>G17FWFIR1NT</t>
+  </si>
+  <si>
+    <t>1United 17N Silver</t>
+  </si>
+  <si>
+    <t>G171UNVB4NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>ACCEL 17 BLACK BEASLEY</t>
+  </si>
+  <si>
+    <t>G17ACCEL1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>17 Black Sadie</t>
+  </si>
+  <si>
+    <t>EMV 17 Black Sadie</t>
+  </si>
+  <si>
+    <t>G17EAGMT1NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 17 Black</t>
+  </si>
+  <si>
+    <t>Image 17 Black</t>
+  </si>
+  <si>
+    <t>G17TXIMG1NT</t>
+  </si>
+  <si>
+    <t>1United 17N Black</t>
+  </si>
+  <si>
+    <t>G171UNVB3NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>17 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 17 Wild Gold</t>
+  </si>
+  <si>
+    <t>G17INSTN1NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>17 Elite</t>
+  </si>
+  <si>
+    <t>No Limits 17 Elite</t>
+  </si>
+  <si>
+    <t>G17NLVBC1NT</t>
+  </si>
+  <si>
+    <t>360 17.1</t>
+  </si>
+  <si>
+    <t>G17SIXTY6NT</t>
+  </si>
+  <si>
+    <t>17 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 17 AMPD White</t>
+  </si>
+  <si>
+    <t>G17NRGVC2NT</t>
+  </si>
+  <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>APV 17 National Black</t>
+  </si>
+  <si>
+    <t>G17ATPRV1NT</t>
+  </si>
+  <si>
+    <t>17 White</t>
+  </si>
+  <si>
+    <t>Skyline 17 White</t>
+  </si>
+  <si>
+    <t>G17SKYLN4NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 Intense Blue </t>
+  </si>
+  <si>
+    <t>Integrity 17 Intense Blue</t>
+  </si>
+  <si>
+    <t>G17INTEG1NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t>DIG 17 Black</t>
+  </si>
+  <si>
+    <t>G17DIGVB1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 17 EXV Blue</t>
+  </si>
+  <si>
+    <t>G17VIVBC1NT</t>
+  </si>
+  <si>
+    <t>17 National Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 17 National Blue</t>
+  </si>
+  <si>
+    <t>G17EXCEL3NT</t>
+  </si>
+  <si>
+    <t>Reign Volleyball Club</t>
+  </si>
+  <si>
+    <t>REIGN-17-BLACK</t>
+  </si>
+  <si>
+    <t>G17REIGN1NT</t>
+  </si>
+  <si>
+    <t>17 National Green</t>
+  </si>
+  <si>
+    <t>Victory 17 National Green</t>
+  </si>
+  <si>
+    <t>G17VCTRY2NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>WF Elite 17 Black</t>
+  </si>
+  <si>
+    <t>G17WFELT1NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 17's</t>
+  </si>
+  <si>
+    <t>G17WWVBC1NT</t>
+  </si>
+  <si>
+    <t>Blocksport Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 National</t>
+  </si>
+  <si>
+    <t>Blocksport 17Nat</t>
+  </si>
+  <si>
+    <t>G17BLOCK1NT</t>
+  </si>
+  <si>
+    <t>Untouchables  EPA 17 Platinum</t>
+  </si>
+  <si>
+    <t>UEPA 17P</t>
+  </si>
+  <si>
+    <t>G17UNTOU3NT</t>
+  </si>
+  <si>
+    <t>South 17 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 17 Royal</t>
+  </si>
+  <si>
+    <t>G17TXADV5NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>Summit 17 National Green</t>
+  </si>
+  <si>
+    <t>G17DSUMM2NT</t>
+  </si>
+  <si>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY NATIONAL</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY</t>
+  </si>
+  <si>
+    <t>G17BFVBC19NT</t>
+  </si>
+  <si>
+    <t>17 Kaos White</t>
+  </si>
+  <si>
+    <t>360 17 Kaos White</t>
+  </si>
+  <si>
+    <t>G17SIXTY4NT</t>
+  </si>
+  <si>
+    <t>17 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 17 Wild Black</t>
+  </si>
+  <si>
+    <t>G17INSTN2NT</t>
+  </si>
+  <si>
+    <t>17'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 17N Green</t>
+  </si>
+  <si>
+    <t>G17FROGS1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>1United 17N Blue</t>
+  </si>
+  <si>
+    <t>G171UNVB1NT</t>
+  </si>
+  <si>
+    <t>17 Navy Telos</t>
+  </si>
+  <si>
+    <t>Arete 17 Navy Telos</t>
+  </si>
+  <si>
+    <t>G17ARETE1NT</t>
+  </si>
+  <si>
+    <t>17'S NATIONAL BLACK KALLAS</t>
+  </si>
+  <si>
+    <t>Madfrog 17 N Black Kallas</t>
+  </si>
+  <si>
+    <t>G17FROGS3NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>17 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>FH 17 Ikaika-Andy</t>
+  </si>
+  <si>
+    <t>G17FIELD1NT</t>
+  </si>
+  <si>
+    <t>17 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>FH 17 Ikaika-Daniel</t>
+  </si>
+  <si>
+    <t>G17FIELD2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 17U National</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC 17U National </t>
+  </si>
+  <si>
+    <t>G17INFTY1NT</t>
+  </si>
+  <si>
+    <t>17 Kaos Red</t>
+  </si>
+  <si>
+    <t>360 17 Kaos Red</t>
+  </si>
+  <si>
+    <t>G17SIXTY3NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-17 Elite</t>
+  </si>
+  <si>
+    <t>G17WCREW1NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>17 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 17 Gold</t>
+  </si>
+  <si>
+    <t>G17DAVBC1NT</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 17 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 17G</t>
+  </si>
+  <si>
+    <t>G17UNTOU2NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>17 Black Arthur</t>
+  </si>
+  <si>
+    <t>TEJAS 17 Black Arthur</t>
+  </si>
+  <si>
+    <t>G17TEJAS2NT</t>
+  </si>
+  <si>
+    <t>Flyers 17 USA-Jose</t>
+  </si>
+  <si>
+    <t>G17FRFLY2NT</t>
+  </si>
+  <si>
+    <t>17 Alaka'i-Ray</t>
+  </si>
+  <si>
+    <t>FH 17 Alaka'i-Ray</t>
+  </si>
+  <si>
+    <t>G17FIELD3NT</t>
+  </si>
+  <si>
+    <t>Drive Nation 17 White</t>
+  </si>
+  <si>
+    <t>DN 17 White</t>
+  </si>
+  <si>
+    <t>G17DRIVE3NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 17</t>
+  </si>
+  <si>
+    <t>G17WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 17 Elite</t>
+  </si>
+  <si>
+    <t>G17VIPAC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 17 Blue</t>
+  </si>
+  <si>
+    <t>G17ALLEG1NT</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 17's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 17's</t>
+  </si>
+  <si>
+    <t>G17TRNTY1NT</t>
+  </si>
+  <si>
+    <t>Rock Solid Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rock Solid 17</t>
+  </si>
+  <si>
+    <t>RSVBC 17</t>
+  </si>
+  <si>
+    <t>G17RSVBC1NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 17 Black</t>
+  </si>
+  <si>
+    <t>G17SLAMV1NT</t>
+  </si>
+  <si>
+    <t>17 Blue</t>
+  </si>
+  <si>
+    <t>Arsenal 17 Blue</t>
+  </si>
+  <si>
+    <t>G17DAVBC2NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>17 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 17 Silver</t>
+  </si>
+  <si>
+    <t>G17COTTN2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">South 17 White </t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV S 17 White </t>
+  </si>
+  <si>
+    <t>G17TXADV7NT</t>
+  </si>
+  <si>
+    <t>Flyers 17 NAT-Isaiah</t>
+  </si>
+  <si>
+    <t>G17FRFLY3NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 Red </t>
+  </si>
+  <si>
+    <t>Liberty 17 Red</t>
+  </si>
+  <si>
+    <t>G17LIVBC1NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>North Point 17 Elite</t>
+  </si>
+  <si>
+    <t>G17NORPT1NT</t>
+  </si>
+  <si>
     <t>Drive Nation 17 Red</t>
   </si>
   <si>
     <t>DN 17 Red</t>
   </si>
   <si>
     <t>G17DRIVE1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...14 lines deleted...]
-    <t>Skyline Juniors</t>
+    <t>DroppedPaid</t>
   </si>
   <si>
     <t>17 Royal Ping</t>
   </si>
   <si>
     <t>Skyline 17 Royal Ping</t>
   </si>
   <si>
     <t>G17SKYLN1NT</t>
   </si>
   <si>
     <t>17 Royal - Sean</t>
   </si>
   <si>
     <t>Skyline 17 Royal Sean</t>
   </si>
   <si>
     <t>G17SKYLN2NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
+    <t>17 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 17 Kaos Black</t>
+  </si>
+  <si>
+    <t>G17SIXTY2NT</t>
   </si>
   <si>
     <t>17 Black Mike</t>
   </si>
   <si>
     <t>TEJAS 17 Black Mike</t>
   </si>
   <si>
     <t>G17TEJAS1NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...310 lines deleted...]
-  <si>
     <t>Elevate 17 Blue</t>
   </si>
   <si>
     <t>G17COTTN1NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...70 lines deleted...]
-  <si>
     <t>Summit 17 National Blue</t>
   </si>
   <si>
     <t>G17DSUMM1NT</t>
   </si>
   <si>
-    <t>17 Kaos Red</t>
-[...265 lines deleted...]
-  <si>
     <t>17 Intense Red</t>
   </si>
   <si>
     <t>Integrity 17 Intense Red</t>
   </si>
   <si>
     <t>G17INTEG2NT</t>
-  </si>
-[...1 lines deleted...]
-    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1112,51 +1160,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F75"/>
+  <dimension ref="A1:F80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1165,1511 +1213,1611 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>98.786</v>
+        <v>97.129</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>98.578</v>
+        <v>96.98399999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>98.34999999999999</v>
+        <v>96.956</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>97.965</v>
+        <v>96.309</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>96.575</v>
+        <v>95.91</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>96.41800000000001</v>
+        <v>95.166</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>11</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>96.337</v>
+        <v>94.78</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>96.139</v>
+        <v>94.74299999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>95.923</v>
+        <v>94.355</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>95.68300000000001</v>
+        <v>93.464</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>95.667</v>
+        <v>92.61499999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>95.267</v>
+        <v>92.229</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>95.14100000000001</v>
+        <v>90.117</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>33</v>
+        <v>55</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>16</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>94.804</v>
+        <v>89.855</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>15</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>94.45699999999999</v>
+        <v>89.745</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>91.846</v>
+        <v>86.833</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
-        <v>58</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>90.855</v>
+        <v>86.73</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>90.66500000000001</v>
+        <v>84.904</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>6</v>
+        <v>66</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
         <v>73</v>
       </c>
       <c r="D20" t="s">
         <v>74</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>89.117</v>
+        <v>83.705</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F21">
-        <v>87.956</v>
+        <v>83.499</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>86.934</v>
+        <v>83.416</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>85.863</v>
+        <v>83.093999999999994</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>85.139</v>
+        <v>82.833</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>84.28100000000001</v>
+        <v>82.373</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-        <v>17.1</v>
+        <v>93</v>
+      </c>
+      <c r="B26" t="s">
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>83.90900000000001</v>
+        <v>82.034999999999997</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-        <v>96</v>
+        <v>19</v>
+      </c>
+      <c r="B27">
+        <v>17.1</v>
       </c>
       <c r="C27" t="s">
         <v>97</v>
       </c>
       <c r="D27" t="s">
         <v>98</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>83.31100000000001</v>
+        <v>81.532</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>27</v>
+      </c>
+      <c r="B28" t="s">
         <v>99</v>
       </c>
-      <c r="B28" t="s">
+      <c r="C28" t="s">
         <v>100</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>101</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F28">
-        <v>83.13800000000001</v>
+        <v>81.39</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>102</v>
+      </c>
+      <c r="B29" t="s">
+        <v>63</v>
+      </c>
+      <c r="C29" t="s">
         <v>103</v>
       </c>
-      <c r="B29" t="s">
+      <c r="D29" t="s">
         <v>104</v>
       </c>
-      <c r="C29" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>82.596</v>
+        <v>80.81999999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="B30" t="s">
+        <v>105</v>
+      </c>
+      <c r="C30" t="s">
+        <v>106</v>
+      </c>
+      <c r="D30" t="s">
         <v>107</v>
       </c>
-      <c r="C30" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>82.369</v>
+        <v>80.426</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>108</v>
+      </c>
+      <c r="B31" t="s">
         <v>109</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
         <v>111</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>82.128</v>
+        <v>78.446</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>112</v>
       </c>
       <c r="B32" t="s">
+        <v>16</v>
+      </c>
+      <c r="C32" t="s">
         <v>113</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>114</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>81.373</v>
+        <v>78.155</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>79</v>
+        <v>115</v>
       </c>
       <c r="B33" t="s">
         <v>116</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>80.849</v>
+        <v>78.034000000000006</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>51</v>
+        <v>23</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>80.53100000000001</v>
+        <v>75.813</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>15</v>
+        <v>122</v>
       </c>
       <c r="B35" t="s">
-        <v>121</v>
+        <v>16</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>79.622</v>
+        <v>75.717</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>62</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>79.44199999999999</v>
+        <v>75.68000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>128</v>
       </c>
       <c r="B37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C37" t="s">
         <v>129</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>130</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F37">
-        <v>79.12</v>
+        <v>72.848</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
+        <v>131</v>
+      </c>
+      <c r="B38" t="s">
         <v>132</v>
       </c>
-      <c r="B38" t="s">
+      <c r="C38" t="s">
+        <v>132</v>
+      </c>
+      <c r="D38" t="s">
         <v>133</v>
       </c>
-      <c r="C38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E38" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F38">
-        <v>79.067999999999998</v>
+        <v>71.416</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>33</v>
+        <v>134</v>
       </c>
       <c r="B39" t="s">
+        <v>135</v>
+      </c>
+      <c r="C39" t="s">
         <v>136</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>137</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>78.137</v>
+        <v>71.0019999999999953</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
+        <v>48</v>
+      </c>
+      <c r="B40" t="s">
+        <v>138</v>
+      </c>
+      <c r="C40" t="s">
         <v>139</v>
       </c>
-      <c r="B40" t="s">
-[...2 lines deleted...]
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>140</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F40">
-        <v>77.501</v>
+        <v>70.483</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
+        <v>11</v>
+      </c>
+      <c r="B41" t="s">
+        <v>141</v>
+      </c>
+      <c r="C41" t="s">
         <v>142</v>
       </c>
-      <c r="B41" t="s">
-[...2 lines deleted...]
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>143</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>76.925</v>
+        <v>70.45999999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>75</v>
+        <v>144</v>
       </c>
       <c r="B42" t="s">
+        <v>125</v>
+      </c>
+      <c r="C42" t="s">
         <v>145</v>
       </c>
-      <c r="C42" t="s">
+      <c r="D42" t="s">
         <v>146</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F42">
-        <v>75.577</v>
+        <v>70.16800000000001</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>147</v>
+      </c>
+      <c r="B43" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43" t="s">
         <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>75.45</v>
+        <v>69.59699999999999</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>19</v>
+      </c>
+      <c r="B44" t="s">
         <v>151</v>
       </c>
-      <c r="B44" t="s">
+      <c r="C44" t="s">
         <v>152</v>
       </c>
-      <c r="C44" t="s">
+      <c r="D44" t="s">
         <v>153</v>
       </c>
-      <c r="D44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>74.434</v>
+        <v>67.518</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
+        <v>89</v>
+      </c>
+      <c r="B45" t="s">
+        <v>154</v>
+      </c>
+      <c r="C45" t="s">
         <v>155</v>
       </c>
-      <c r="B45" t="s">
-[...2 lines deleted...]
-      <c r="C45" t="s">
+      <c r="D45" t="s">
         <v>156</v>
       </c>
-      <c r="D45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>67</v>
+        <v>10</v>
       </c>
       <c r="F45">
-        <v>74.271</v>
+        <v>65.354</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>40</v>
+        <v>31</v>
       </c>
       <c r="B46" t="s">
+        <v>157</v>
+      </c>
+      <c r="C46" t="s">
         <v>158</v>
       </c>
-      <c r="C46" t="s">
+      <c r="D46" t="s">
         <v>159</v>
       </c>
-      <c r="D46" t="s">
+      <c r="E46" t="s">
         <v>160</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46">
-        <v>72.43300000000001</v>
+        <v>98.578</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
+        <v>66</v>
+      </c>
+      <c r="B47" t="s">
         <v>161</v>
       </c>
-      <c r="B47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C47" t="s">
+        <v>161</v>
+      </c>
+      <c r="D47" t="s">
         <v>162</v>
       </c>
-      <c r="D47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E47" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F47">
-        <v>71.578</v>
+        <v>98.419</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>68</v>
+        <v>41</v>
       </c>
       <c r="B48" t="s">
+        <v>163</v>
+      </c>
+      <c r="C48" t="s">
         <v>164</v>
       </c>
-      <c r="C48" t="s">
+      <c r="D48" t="s">
         <v>165</v>
       </c>
-      <c r="D48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E48" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F48">
-        <v>70.834</v>
+        <v>97.744</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>155</v>
+        <v>31</v>
       </c>
       <c r="B49" t="s">
-        <v>145</v>
+        <v>166</v>
       </c>
       <c r="C49" t="s">
         <v>167</v>
       </c>
       <c r="D49" t="s">
         <v>168</v>
       </c>
       <c r="E49" t="s">
-        <v>67</v>
+        <v>160</v>
       </c>
       <c r="F49">
-        <v>70.63</v>
+        <v>96.073999999999998</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>22</v>
+        <v>169</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C50" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="E50" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F50">
-        <v>70.571</v>
+        <v>95.41800000000001</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>26</v>
+        <v>169</v>
       </c>
       <c r="B51" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C51" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D51" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E51" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F51">
-        <v>69.985</v>
+        <v>85.139</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B52" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C52" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="D52" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="E52" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F52">
-        <v>69.664</v>
+        <v>75.121</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>179</v>
+        <v>19</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>181</v>
       </c>
       <c r="D53" t="s">
         <v>182</v>
       </c>
       <c r="E53" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F53">
-        <v>69.533</v>
+        <v>74.54600000000001</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>6</v>
+        <v>183</v>
       </c>
       <c r="B54" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C54" t="s">
         <v>184</v>
       </c>
       <c r="D54" t="s">
         <v>185</v>
       </c>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F54">
-        <v>68.709</v>
+        <v>74.476</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>40</v>
+        <v>186</v>
       </c>
       <c r="B55" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C55" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="D55" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="E55" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F55">
-        <v>68.037000000000006</v>
+        <v>73.48</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>189</v>
+        <v>48</v>
       </c>
       <c r="B56" t="s">
         <v>190</v>
       </c>
       <c r="C56" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="D56" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F56">
-        <v>67.896</v>
+        <v>72.56399999999999</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>193</v>
       </c>
       <c r="B57" t="s">
-        <v>113</v>
+        <v>194</v>
       </c>
       <c r="C57" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="D57" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="E57" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F57">
-        <v>67.83499999999999</v>
+        <v>71.206</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>194</v>
+        <v>45</v>
       </c>
       <c r="B58" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C58" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D58" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="E58" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F58">
-        <v>66.81399999999999</v>
+        <v>69.767</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>198</v>
+        <v>169</v>
       </c>
       <c r="B59" t="s">
         <v>199</v>
       </c>
       <c r="C59" t="s">
         <v>200</v>
       </c>
       <c r="D59" t="s">
         <v>201</v>
       </c>
       <c r="E59" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F59">
-        <v>66.54000000000001</v>
+        <v>69.52200000000001</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>58</v>
+      </c>
+      <c r="B60" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>203</v>
       </c>
       <c r="C60" t="s">
         <v>203</v>
       </c>
       <c r="D60" t="s">
         <v>204</v>
       </c>
       <c r="E60" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F60">
-        <v>65.89100000000001</v>
+        <v>69.167</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>151</v>
+        <v>205</v>
       </c>
       <c r="B61" t="s">
-        <v>129</v>
+        <v>206</v>
       </c>
       <c r="C61" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D61" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E61" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F61">
-        <v>64.66200000000001</v>
+        <v>68.994</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B62" t="s">
-        <v>208</v>
+        <v>94</v>
       </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62" t="s">
         <v>210</v>
       </c>
       <c r="E62" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F62">
-        <v>63.052999999999997</v>
+        <v>67.72199999999999</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>211</v>
       </c>
       <c r="B63" t="s">
         <v>212</v>
       </c>
       <c r="C63" t="s">
+        <v>212</v>
+      </c>
+      <c r="D63" t="s">
         <v>213</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>160</v>
       </c>
       <c r="F63">
-        <v>62.697</v>
+        <v>66.099999999999994</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>79</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
         <v>215</v>
       </c>
       <c r="C64" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D64" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E64" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F64">
-        <v>98.495</v>
+        <v>65.904</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>44</v>
+        <v>218</v>
       </c>
       <c r="B65" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="C65" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="D65" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="E65" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F65">
-        <v>97.744</v>
+        <v>65.852</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B66" t="s">
-        <v>222</v>
+        <v>16</v>
       </c>
       <c r="C66" t="s">
         <v>223</v>
       </c>
       <c r="D66" t="s">
         <v>224</v>
       </c>
       <c r="E66" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F66">
-        <v>73.212</v>
+        <v>65.33</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
+        <v>186</v>
+      </c>
+      <c r="B67" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
       <c r="C67" t="s">
         <v>226</v>
       </c>
       <c r="D67" t="s">
         <v>227</v>
       </c>
       <c r="E67" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F67">
-        <v>68.994</v>
+        <v>64.319</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>68</v>
+        <v>228</v>
       </c>
       <c r="B68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="C68" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="D68" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="E68" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F68">
-        <v>68.705</v>
+        <v>64.063000000000002</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>61</v>
+        <v>11</v>
       </c>
       <c r="B69" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C69" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="D69" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="E69" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F69">
-        <v>68.631</v>
+        <v>63.626</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>233</v>
+        <v>45</v>
       </c>
       <c r="B70" t="s">
-        <v>58</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D70" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E70" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F70">
-        <v>65.316</v>
+        <v>63.442</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>128</v>
+        <v>237</v>
       </c>
       <c r="B71" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="C71" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="D71" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="E71" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F71">
-        <v>63.918</v>
+        <v>63.188</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>194</v>
+        <v>241</v>
       </c>
       <c r="B72" t="s">
-        <v>239</v>
+        <v>94</v>
       </c>
       <c r="C72" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D72" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="E72" t="s">
-        <v>217</v>
+        <v>160</v>
       </c>
       <c r="F72">
-        <v>63.896</v>
+        <v>61.181</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
       <c r="C73" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="D73" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="E73" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="F73">
-        <v>63.473</v>
+        <v>98.738</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>244</v>
+        <v>38</v>
       </c>
       <c r="B74" t="s">
-        <v>113</v>
+        <v>248</v>
       </c>
       <c r="C74" t="s">
-        <v>245</v>
+        <v>249</v>
       </c>
       <c r="D74" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="E74" t="s">
-        <v>217</v>
+        <v>247</v>
       </c>
       <c r="F74">
-        <v>60.684</v>
+        <v>98.34999999999999</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>132</v>
+        <v>38</v>
       </c>
       <c r="B75" t="s">
+        <v>251</v>
+      </c>
+      <c r="C75" t="s">
+        <v>252</v>
+      </c>
+      <c r="D75" t="s">
+        <v>253</v>
+      </c>
+      <c r="E75" t="s">
         <v>247</v>
       </c>
-      <c r="C75" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F75">
-        <v>66.73399999999999</v>
+        <v>98.081999999999994</v>
+      </c>
+    </row>
+    <row r="76" spans="1:6">
+      <c r="A76" t="s">
+        <v>19</v>
+      </c>
+      <c r="B76" t="s">
+        <v>254</v>
+      </c>
+      <c r="C76" t="s">
+        <v>255</v>
+      </c>
+      <c r="D76" t="s">
+        <v>256</v>
+      </c>
+      <c r="E76" t="s">
+        <v>247</v>
+      </c>
+      <c r="F76">
+        <v>95.51600000000001</v>
+      </c>
+    </row>
+    <row r="77" spans="1:6">
+      <c r="A77" t="s">
+        <v>193</v>
+      </c>
+      <c r="B77" t="s">
+        <v>257</v>
+      </c>
+      <c r="C77" t="s">
+        <v>258</v>
+      </c>
+      <c r="D77" t="s">
+        <v>259</v>
+      </c>
+      <c r="E77" t="s">
+        <v>247</v>
+      </c>
+      <c r="F77">
+        <v>94.386</v>
+      </c>
+    </row>
+    <row r="78" spans="1:6">
+      <c r="A78" t="s">
+        <v>228</v>
+      </c>
+      <c r="B78" t="s">
+        <v>225</v>
+      </c>
+      <c r="C78" t="s">
+        <v>260</v>
+      </c>
+      <c r="D78" t="s">
+        <v>261</v>
+      </c>
+      <c r="E78" t="s">
+        <v>247</v>
+      </c>
+      <c r="F78">
+        <v>82.16500000000001</v>
+      </c>
+    </row>
+    <row r="79" spans="1:6">
+      <c r="A79" t="s">
+        <v>144</v>
+      </c>
+      <c r="B79" t="s">
+        <v>119</v>
+      </c>
+      <c r="C79" t="s">
+        <v>262</v>
+      </c>
+      <c r="D79" t="s">
+        <v>263</v>
+      </c>
+      <c r="E79" t="s">
+        <v>247</v>
+      </c>
+      <c r="F79">
+        <v>75.114</v>
+      </c>
+    </row>
+    <row r="80" spans="1:6">
+      <c r="A80" t="s">
+        <v>108</v>
+      </c>
+      <c r="B80" t="s">
+        <v>264</v>
+      </c>
+      <c r="C80" t="s">
+        <v>265</v>
+      </c>
+      <c r="D80" t="s">
+        <v>266</v>
+      </c>
+      <c r="E80" t="s">
+        <v>247</v>
+      </c>
+      <c r="F80">
+        <v>66.758</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>