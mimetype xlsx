--- v0 (2026-02-17)
+++ v1 (2026-04-06)
@@ -12,854 +12,1085 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="268">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>15'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 15E Green</t>
+  </si>
+  <si>
+    <t>G15FROGS4NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>15 Gold</t>
+  </si>
+  <si>
+    <t>TAV 15 Gold</t>
+  </si>
+  <si>
+    <t>G15TXADV4NT</t>
+  </si>
+  <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>RVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15RESVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST 15’S DIAMOND </t>
+  </si>
+  <si>
+    <t>Madfrog East 15 Diamond</t>
+  </si>
+  <si>
+    <t>G15FROGS6NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Blue</t>
+  </si>
+  <si>
+    <t>G15VIVBC1NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 15 Silver</t>
+  </si>
+  <si>
+    <t>G15SKYLN6NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>Arsenal 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DAVBC1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>15 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G15ARETE4NT</t>
+  </si>
+  <si>
+    <t>South 15 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 15 Royal</t>
+  </si>
+  <si>
+    <t>G15TXADV5NT</t>
+  </si>
+  <si>
+    <t>15 Navy</t>
+  </si>
+  <si>
+    <t>Arete 15 Navy</t>
+  </si>
+  <si>
+    <t>G15ARETE3NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
+    <t>IVC 15U National Angela</t>
+  </si>
+  <si>
+    <t>G15INFTY3NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 15 Black</t>
+  </si>
+  <si>
+    <t>Image 15 Black</t>
+  </si>
+  <si>
+    <t>G15TXIMG1NT</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>G15FIELD3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 15.1</t>
+  </si>
+  <si>
+    <t>G15SIXTY5NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Intense Red </t>
+  </si>
+  <si>
+    <t>Integrity 15 Intense Red</t>
+  </si>
+  <si>
+    <t>G15INTEG2NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 Purple</t>
+  </si>
+  <si>
+    <t>G15POWER1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>WF Elite 15 White</t>
+  </si>
+  <si>
+    <t>G15WFELT2NT</t>
+  </si>
+  <si>
+    <t>Gravity Athletics Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U15 BLACK </t>
+  </si>
+  <si>
+    <t>GAVBC U15 BLACK</t>
+  </si>
+  <si>
+    <t>G15GAVBC99NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
+    <t>15 White - Christine</t>
+  </si>
+  <si>
+    <t>Skyline 15White Christine</t>
+  </si>
+  <si>
+    <t>G15SKYLN5NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>15 National</t>
+  </si>
+  <si>
+    <t>North Point 15 National</t>
+  </si>
+  <si>
+    <t>G15NORPT1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black Maddy</t>
+  </si>
+  <si>
+    <t>EMV 15 Black Maddy</t>
+  </si>
+  <si>
+    <t>G15EAGMT2NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 15 Black</t>
+  </si>
+  <si>
+    <t>G15SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 15U</t>
+  </si>
+  <si>
+    <t>G15FORGE1NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.1 Annette</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 White</t>
+  </si>
+  <si>
+    <t>G15AMSVC3NT</t>
+  </si>
+  <si>
+    <t>15 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV White</t>
+  </si>
+  <si>
+    <t>G15VIVBC3NT</t>
+  </si>
+  <si>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>VPJ 15 Black</t>
+  </si>
+  <si>
+    <t>G15VPROJ1NT</t>
+  </si>
+  <si>
+    <t>15.2 Megan</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15ELLIS1NT</t>
+  </si>
+  <si>
+    <t>15 National Black</t>
+  </si>
+  <si>
+    <t>360 15 National Black</t>
+  </si>
+  <si>
+    <t>G15SIXTY7NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 15's</t>
+  </si>
+  <si>
+    <t>G15WWVBC1NT</t>
+  </si>
+  <si>
+    <t>IVC 15U National-2</t>
+  </si>
+  <si>
+    <t>G15INFTY2NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
+    <t>15 Metro Green</t>
+  </si>
+  <si>
+    <t>TAV 15 Metro Green</t>
+  </si>
+  <si>
+    <t>G15TXADV14NT</t>
+  </si>
+  <si>
+    <t>15 Royal Gretchen</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Gretchen</t>
+  </si>
+  <si>
+    <t>G15EAGMT4NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>Victory 15 White</t>
+  </si>
+  <si>
+    <t>G15VCTRY4NT</t>
+  </si>
+  <si>
+    <t>15 Red Julian</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Julian</t>
+  </si>
+  <si>
+    <t>G15TEJAS4NT</t>
+  </si>
+  <si>
+    <t>RVC 15 Silver</t>
+  </si>
+  <si>
+    <t>G15RESVB2NT</t>
+  </si>
+  <si>
+    <t>15 Red</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Red</t>
+  </si>
+  <si>
+    <t>G15WFELT3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 15 Red</t>
+  </si>
+  <si>
+    <t>G15ALLEG2NT</t>
+  </si>
+  <si>
+    <t>15 Steel</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel</t>
+  </si>
+  <si>
+    <t>G15ARETE5NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>15 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 15 Wild Black</t>
+  </si>
+  <si>
+    <t>G15INSTN2NT</t>
+  </si>
+  <si>
+    <t>South 15 White</t>
+  </si>
+  <si>
+    <t>TAV South 15 White</t>
+  </si>
+  <si>
+    <t>G15TXADV8NT</t>
+  </si>
+  <si>
+    <t>TAV 15 Silver</t>
+  </si>
+  <si>
+    <t>G15TXADV6NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Purple </t>
+  </si>
+  <si>
+    <t>SLAM 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SLAMV2NT</t>
+  </si>
+  <si>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
+    <t>Power 15 Black</t>
+  </si>
+  <si>
+    <t>G15POWER2NT</t>
+  </si>
+  <si>
+    <t>15 National Red</t>
+  </si>
+  <si>
+    <t>360 15 National Red</t>
+  </si>
+  <si>
+    <t>G15SIXTY8NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>15 Orange</t>
+  </si>
+  <si>
+    <t>iCrush 15 Orange</t>
+  </si>
+  <si>
+    <t>G15INCRU2NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>15 National Green</t>
+  </si>
+  <si>
+    <t>Summit 15 National Green</t>
+  </si>
+  <si>
+    <t>G15DSUMM2NT</t>
+  </si>
+  <si>
+    <t>VPJ 15 Silver</t>
+  </si>
+  <si>
+    <t>G15VPROJ2NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>MVP 15 National Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC2NT</t>
+  </si>
+  <si>
+    <t>15 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Gray</t>
+  </si>
+  <si>
+    <t>G15VIVBC4NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>15 Elite Black</t>
+  </si>
+  <si>
+    <t>W15 Elite Black</t>
+  </si>
+  <si>
+    <t>G15WPDVB1NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Silver</t>
+  </si>
+  <si>
+    <t>G15EVOLV2NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>15 American</t>
+  </si>
+  <si>
+    <t>OK Charge 15 American</t>
+  </si>
+  <si>
+    <t>G15CHARG3OK</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Storm 15 Purple</t>
+  </si>
+  <si>
+    <t>G15STORM2NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>15 NATIONAL</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15N</t>
+  </si>
+  <si>
+    <t>G15CADHS1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 Gold</t>
+  </si>
+  <si>
+    <t>DN 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DRIVE4NT</t>
+  </si>
+  <si>
+    <t>15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>G15EAGMT3NT</t>
+  </si>
+  <si>
+    <t>TIV 15 Red</t>
+  </si>
+  <si>
+    <t>Image 15 Red</t>
+  </si>
+  <si>
+    <t>G15TXIMG2NT</t>
+  </si>
+  <si>
+    <t>Power 15 White</t>
+  </si>
+  <si>
+    <t>G15POWER3NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>G15FIELD5NT</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 15's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 15</t>
+  </si>
+  <si>
+    <t>G15TRNTY1NT</t>
+  </si>
+  <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>15 STARS REGIONAL BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSTVB-Stars </t>
+  </si>
+  <si>
+    <t>G15NSTVB1NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>LVA 15 National White</t>
+  </si>
+  <si>
+    <t>G15LUNVA5NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST 15’S EMERALD </t>
+  </si>
+  <si>
+    <t>Madfrog East 15 Emerald</t>
+  </si>
+  <si>
+    <t>G15FROGS7NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Regional Blue</t>
+  </si>
+  <si>
+    <t>Liberty 15 Regional Blue</t>
+  </si>
+  <si>
+    <t>G15LIVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Elite</t>
+  </si>
+  <si>
+    <t>North Point 15 Elite</t>
+  </si>
+  <si>
+    <t>G15NORPT2NT</t>
+  </si>
+  <si>
+    <t>RVC 15 White</t>
+  </si>
+  <si>
+    <t>G15RESVB3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Metro Orange</t>
+  </si>
+  <si>
+    <t>TAV 15 Metro Orange</t>
+  </si>
+  <si>
+    <t>G15TXADV15NT</t>
+  </si>
+  <si>
+    <t>15 National Purple</t>
+  </si>
+  <si>
+    <t>MVP 15 National Purple</t>
+  </si>
+  <si>
+    <t>G15MVPVC3NT</t>
+  </si>
+  <si>
+    <t>15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>G15EAGMT5NT</t>
+  </si>
+  <si>
+    <t>360 15 National White</t>
+  </si>
+  <si>
+    <t>G15SIXTY9NT</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 White</t>
+  </si>
+  <si>
+    <t>G15EVOLV3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 15 Club Blue </t>
+  </si>
+  <si>
+    <t>G15INTEG3NT</t>
+  </si>
+  <si>
+    <t>Victory 15 Gold</t>
+  </si>
+  <si>
+    <t>G15VCTRY5NT</t>
+  </si>
+  <si>
+    <t>15 Wild 1</t>
+  </si>
+  <si>
+    <t>Instinct 15 Wild 1</t>
+  </si>
+  <si>
+    <t>G15INSTN3NT</t>
+  </si>
+  <si>
+    <t>TIV 15 National</t>
+  </si>
+  <si>
+    <t>Image 15 National</t>
+  </si>
+  <si>
+    <t>G15TXIMG3NT</t>
+  </si>
+  <si>
+    <t>360 15.2</t>
+  </si>
+  <si>
+    <t>G15SIXTY6NT</t>
+  </si>
+  <si>
+    <t>Imperium Volleyball Academy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVA 15U Metro </t>
+  </si>
+  <si>
+    <t>IVA 15U Metro</t>
+  </si>
+  <si>
+    <t>G15IMVBA1NT</t>
+  </si>
+  <si>
+    <t>15 Regional Black</t>
+  </si>
+  <si>
+    <t>MVP 15 Regional Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC4NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Green</t>
+  </si>
+  <si>
+    <t>VSTX 15U Green</t>
+  </si>
+  <si>
+    <t>G15VSVBC3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIV 15 Elite </t>
+  </si>
+  <si>
+    <t>Image 15  Elite</t>
+  </si>
+  <si>
+    <t>G15TXIMG4NT</t>
+  </si>
+  <si>
+    <t>15.2 Elite</t>
+  </si>
+  <si>
+    <t>RYZE 15.2 Elite</t>
+  </si>
+  <si>
+    <t>G15RYZEV2NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 15D</t>
+  </si>
+  <si>
+    <t>G15UNTOU1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>AVC 15 RED</t>
+  </si>
+  <si>
+    <t>G15AMSVC2NT</t>
+  </si>
+  <si>
     <t>IVC 15U National</t>
   </si>
   <si>
     <t>IVC 15U National-1</t>
   </si>
   <si>
     <t>G15INFTY1NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...2 lines deleted...]
-    <t>Untouchables Volleyball Club</t>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Black </t>
+  </si>
+  <si>
+    <t>ETA1 15 Black</t>
+  </si>
+  <si>
+    <t>G15ETA1V1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Kaos Red </t>
+  </si>
+  <si>
+    <t>360 15 Kaos Red</t>
+  </si>
+  <si>
+    <t>G15SIXTY3NT</t>
+  </si>
+  <si>
+    <t>Storm 15 Black</t>
+  </si>
+  <si>
+    <t>G15STORM1NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
   </si>
   <si>
     <t>Untouchables EPA 15 Gold</t>
   </si>
   <si>
     <t>UEPA 15G</t>
   </si>
   <si>
     <t>G15UNTOU2NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...97 lines deleted...]
-  <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>MVP 15 Elite</t>
   </si>
   <si>
     <t>G15MVPVC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">EAST 15’S DIAMOND </t>
-[...47 lines deleted...]
-    <t>G15TXADV5NT</t>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 15 BLACK POWELL</t>
+  </si>
+  <si>
+    <t>ACCEL 15 BLACK POWELL</t>
+  </si>
+  <si>
+    <t>G15ACCEL2NT</t>
+  </si>
+  <si>
+    <t>iCrush 15 Black</t>
+  </si>
+  <si>
+    <t>G15INCRU1NT</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Black</t>
+  </si>
+  <si>
+    <t>G15EVOLV1NT</t>
+  </si>
+  <si>
+    <t>15 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Black</t>
+  </si>
+  <si>
+    <t>G15VIVBC2NT</t>
+  </si>
+  <si>
+    <t>Liberty 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LIVBC1NT</t>
+  </si>
+  <si>
+    <t>15 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15E</t>
+  </si>
+  <si>
+    <t>G15CADHS2NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 15 Black</t>
   </si>
   <si>
     <t>G15CUVBC1NT</t>
   </si>
   <si>
-    <t>North Point VBC</t>
-[...50 lines deleted...]
-    <t>G15ALLEG2NT</t>
+    <t>DroppedPaid</t>
   </si>
   <si>
     <t>Ohana Volleyball</t>
   </si>
   <si>
     <t>15 Blue</t>
   </si>
   <si>
     <t>Ohana V 15 Blue</t>
   </si>
   <si>
     <t>G15OHANA1NT</t>
-  </si>
-[...523 lines deleted...]
-    <t>G15CADHS2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1163,51 +1394,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F80"/>
+  <dimension ref="A1:F106"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1216,1611 +1447,2131 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>79.473</v>
+        <v>72.691</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>75.267</v>
+        <v>71.751</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>75.246</v>
+        <v>71.63500000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>72.863</v>
+        <v>71.521</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>26</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6">
-        <v>72.11499999999999</v>
+        <v>71.143</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>71.83799999999999</v>
+        <v>70.59099999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>31</v>
+      </c>
+      <c r="B8" t="s">
+        <v>12</v>
+      </c>
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>71.307</v>
+        <v>70.55</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C9" t="s">
         <v>36</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>37</v>
       </c>
-      <c r="C9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>70.684</v>
+        <v>70.46299999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>11</v>
+      </c>
+      <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" t="s">
+      <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="C10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.60899999999999</v>
+        <v>70.437</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>34</v>
+      </c>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="B11" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.43300000000001</v>
+        <v>70.054000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>49</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>70.057000000000002</v>
+        <v>70.033000000000001</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="D13" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>70.039000000000001</v>
+        <v>69.925</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>51</v>
       </c>
       <c r="B14" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" t="s">
+        <v>53</v>
+      </c>
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>70.033000000000001</v>
+        <v>69.867</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>55</v>
       </c>
       <c r="B15">
         <v>15.1</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>69.789</v>
+        <v>69.55800000000001</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>69.155</v>
+        <v>69.51000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>15</v>
+        <v>62</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>68.86799999999999</v>
+        <v>69.379</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>68.745</v>
+        <v>69.262</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B19" t="s">
-        <v>59</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>68.29000000000001</v>
+        <v>69.049999999999997</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E20" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F20">
-        <v>68.26600000000001</v>
+        <v>68.887</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>27</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>68.25700000000001</v>
+        <v>68.797</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>59</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F22">
-        <v>68.010999999999996</v>
+        <v>68.69799999999999</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="E23" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F23">
-        <v>67.52200000000001</v>
+        <v>68.426</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>16</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>66.816</v>
+        <v>68.13500000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="D25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="E25" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F25">
-        <v>66.73699999999999</v>
+        <v>68.045000000000002</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>66.544</v>
+        <v>67.744</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>64</v>
+        <v>99</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="E27" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F27">
-        <v>66.361</v>
+        <v>67.73099999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>22</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F28">
-        <v>66.181</v>
+        <v>67.64100000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>36</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>16</v>
       </c>
       <c r="C29" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E29" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F29">
-        <v>66.13800000000001</v>
+        <v>67.58499999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>82</v>
+        <v>95</v>
       </c>
       <c r="B30" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="E30" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F30">
-        <v>65.985</v>
+        <v>67.47199999999999</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>23</v>
+        <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>109</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>65.762</v>
+        <v>67.23999999999999</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>75</v>
+        <v>55</v>
       </c>
       <c r="B32" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>65.708</v>
+        <v>67.193</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="C33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="E33" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F33">
-        <v>65.697</v>
+        <v>67.052999999999997</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="C34" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>65.485</v>
+        <v>67.043999999999997</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>121</v>
+        <v>51</v>
       </c>
       <c r="B35" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="C35" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D35" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>65.392</v>
+        <v>66.916</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>64.967</v>
+        <v>66.624</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>84</v>
       </c>
       <c r="B37" t="s">
         <v>128</v>
       </c>
       <c r="C37" t="s">
         <v>129</v>
       </c>
       <c r="D37" t="s">
         <v>130</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>64.76000000000001</v>
+        <v>66.547</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>58</v>
+        <v>131</v>
       </c>
       <c r="B38" t="s">
-        <v>131</v>
+        <v>66</v>
       </c>
       <c r="C38" t="s">
         <v>132</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>64.545</v>
+        <v>66.411</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>73</v>
+      </c>
+      <c r="B39" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F39">
-        <v>64.452</v>
+        <v>66.085999999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>47</v>
+        <v>15</v>
       </c>
       <c r="B40" t="s">
+        <v>28</v>
+      </c>
+      <c r="C40" t="s">
         <v>137</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
         <v>138</v>
       </c>
-      <c r="D40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>64.414</v>
+        <v>65.851</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>79</v>
+        <v>65</v>
       </c>
       <c r="B41" t="s">
+        <v>139</v>
+      </c>
+      <c r="C41" t="s">
         <v>140</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>141</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>64.312</v>
+        <v>65.762</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>64</v>
+        <v>142</v>
       </c>
       <c r="B42" t="s">
         <v>143</v>
       </c>
       <c r="C42" t="s">
+        <v>143</v>
+      </c>
+      <c r="D42" t="s">
         <v>144</v>
       </c>
-      <c r="D42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>64.20699999999999</v>
+        <v>65.708</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>34</v>
+      </c>
+      <c r="B43" t="s">
+        <v>145</v>
+      </c>
+      <c r="C43" t="s">
         <v>146</v>
       </c>
-      <c r="B43" t="s">
+      <c r="D43" t="s">
         <v>147</v>
       </c>
-      <c r="C43" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>64.073999999999998</v>
+        <v>65.67</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>148</v>
+      </c>
+      <c r="B44" t="s">
+        <v>149</v>
+      </c>
+      <c r="C44" t="s">
         <v>150</v>
       </c>
-      <c r="B44" t="s">
+      <c r="D44" t="s">
         <v>151</v>
       </c>
-      <c r="C44" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>64.013999999999996</v>
+        <v>65.462</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>82</v>
+        <v>11</v>
       </c>
       <c r="B45" t="s">
+        <v>152</v>
+      </c>
+      <c r="C45" t="s">
+        <v>153</v>
+      </c>
+      <c r="D45" t="s">
         <v>154</v>
       </c>
-      <c r="C45" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E45" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F45">
-        <v>63.974</v>
+        <v>65.39</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>75</v>
+        <v>11</v>
       </c>
       <c r="B46" t="s">
-        <v>157</v>
+        <v>28</v>
       </c>
       <c r="C46" t="s">
-        <v>158</v>
+        <v>155</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>63.696</v>
+        <v>65.387</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>160</v>
+        <v>88</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>157</v>
       </c>
       <c r="C47" t="s">
-        <v>161</v>
+        <v>158</v>
       </c>
       <c r="D47" t="s">
-        <v>162</v>
+        <v>159</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>63.537</v>
+        <v>65.367</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>79</v>
+        <v>55</v>
       </c>
       <c r="B48" t="s">
-        <v>33</v>
+        <v>160</v>
       </c>
       <c r="C48" t="s">
-        <v>163</v>
+        <v>161</v>
       </c>
       <c r="D48" t="s">
-        <v>164</v>
+        <v>162</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>63.423</v>
+        <v>65.21599999999999</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
+        <v>163</v>
+      </c>
+      <c r="B49" t="s">
+        <v>66</v>
+      </c>
+      <c r="C49" t="s">
+        <v>164</v>
+      </c>
+      <c r="D49" t="s">
         <v>165</v>
       </c>
-      <c r="B49" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>63.113</v>
+        <v>65.090000000000003</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>23</v>
+        <v>62</v>
       </c>
       <c r="B50" t="s">
-        <v>169</v>
+        <v>166</v>
       </c>
       <c r="C50" t="s">
-        <v>170</v>
+        <v>166</v>
       </c>
       <c r="D50" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>63.085000000000001</v>
+        <v>65.019000000000005</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>15.2</v>
+        <v>55</v>
+      </c>
+      <c r="B51" t="s">
+        <v>168</v>
       </c>
       <c r="C51" t="s">
-        <v>172</v>
+        <v>169</v>
       </c>
       <c r="D51" t="s">
-        <v>173</v>
+        <v>170</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>63.075000000000003</v>
+        <v>64.878</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>36</v>
+        <v>171</v>
       </c>
       <c r="B52" t="s">
+        <v>172</v>
+      </c>
+      <c r="C52" t="s">
+        <v>173</v>
+      </c>
+      <c r="D52" t="s">
         <v>174</v>
       </c>
-      <c r="C52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>62.814</v>
+        <v>64.87</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>175</v>
       </c>
       <c r="B53" t="s">
         <v>176</v>
       </c>
       <c r="C53" t="s">
         <v>177</v>
       </c>
       <c r="D53" t="s">
         <v>178</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>62.529</v>
+        <v>64.842</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>39</v>
+        <v>105</v>
       </c>
       <c r="B54" t="s">
+        <v>28</v>
+      </c>
+      <c r="C54" t="s">
         <v>179</v>
       </c>
-      <c r="C54" t="s">
+      <c r="D54" t="s">
         <v>180</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F54">
-        <v>62.26</v>
+        <v>64.404</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>32</v>
+        <v>181</v>
       </c>
       <c r="B55" t="s">
+        <v>114</v>
+      </c>
+      <c r="C55" t="s">
         <v>182</v>
       </c>
-      <c r="C55" t="s">
+      <c r="D55" t="s">
         <v>183</v>
       </c>
-      <c r="D55" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E55" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F55">
-        <v>62.117</v>
+        <v>64.315</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
+        <v>22</v>
+      </c>
+      <c r="B56" t="s">
+        <v>184</v>
+      </c>
+      <c r="C56" t="s">
         <v>185</v>
       </c>
-      <c r="B56" t="s">
-[...2 lines deleted...]
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>186</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F56">
-        <v>62.064999999999998</v>
+        <v>64.27</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>82</v>
+        <v>187</v>
       </c>
       <c r="B57" t="s">
         <v>188</v>
       </c>
       <c r="C57" t="s">
         <v>189</v>
       </c>
       <c r="D57" t="s">
         <v>190</v>
       </c>
       <c r="E57" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F57">
-        <v>62.040999999999997</v>
+        <v>64.10899999999999</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>191</v>
       </c>
       <c r="B58" t="s">
-        <v>191</v>
+        <v>28</v>
       </c>
       <c r="C58" t="s">
         <v>192</v>
       </c>
       <c r="D58" t="s">
         <v>193</v>
       </c>
       <c r="E58" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F58">
-        <v>61.987</v>
+        <v>64.073999999999998</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
         <v>194</v>
       </c>
       <c r="B59" t="s">
         <v>195</v>
       </c>
       <c r="C59" t="s">
         <v>196</v>
       </c>
       <c r="D59" t="s">
         <v>197</v>
       </c>
       <c r="E59" t="s">
-        <v>10</v>
+        <v>198</v>
       </c>
       <c r="F59">
-        <v>61.948</v>
+        <v>64.022000000000006</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>47</v>
+        <v>199</v>
       </c>
       <c r="B60" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C60" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="D60" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>61.934</v>
+        <v>63.962</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>18</v>
+        <v>203</v>
       </c>
       <c r="B61" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="C61" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="D61" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
       <c r="E61" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F61">
-        <v>61.93</v>
+        <v>63.831</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="B62" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="C62" t="s">
-        <v>206</v>
+        <v>209</v>
       </c>
       <c r="D62" t="s">
-        <v>207</v>
+        <v>210</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>61.872</v>
+        <v>63.702</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>93</v>
+        <v>211</v>
       </c>
       <c r="B63" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="C63" t="s">
-        <v>209</v>
+        <v>213</v>
       </c>
       <c r="D63" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="E63" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F63">
-        <v>61.705</v>
+        <v>63.62</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="B64" t="s">
-        <v>140</v>
+        <v>215</v>
       </c>
       <c r="C64" t="s">
-        <v>211</v>
+        <v>216</v>
       </c>
       <c r="D64" t="s">
-        <v>212</v>
+        <v>217</v>
       </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64">
-        <v>61.705</v>
+        <v>63.561</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>213</v>
+        <v>47</v>
       </c>
       <c r="B65" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
       <c r="C65" t="s">
-        <v>215</v>
+        <v>219</v>
       </c>
       <c r="D65" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65">
-        <v>61.592</v>
+        <v>63.503</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>217</v>
+        <v>62</v>
       </c>
       <c r="B66" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="C66" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D66" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66">
-        <v>61.509</v>
+        <v>63.264</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>134</v>
+        <v>51</v>
       </c>
       <c r="B67" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="C67" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="D67" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="E67" t="s">
-        <v>22</v>
+        <v>10</v>
       </c>
       <c r="F67">
-        <v>61.46</v>
+        <v>62.859</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B68" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C68" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="D68" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68">
-        <v>61.321</v>
+        <v>62.829</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>23</v>
+        <v>230</v>
       </c>
       <c r="B69" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="C69" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="D69" t="s">
-        <v>229</v>
+        <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69">
-        <v>60.095999999999997</v>
+        <v>62.759</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
-        <v>146</v>
+        <v>234</v>
       </c>
       <c r="B70" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="C70" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="D70" t="s">
-        <v>232</v>
+        <v>237</v>
       </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70">
-        <v>57.626</v>
+        <v>62.687</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>233</v>
+        <v>6</v>
       </c>
       <c r="B71" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="C71" t="s">
-        <v>235</v>
+        <v>239</v>
       </c>
       <c r="D71" t="s">
-        <v>236</v>
+        <v>240</v>
       </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71">
-        <v>0.0</v>
+        <v>62.546</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
-        <v>237</v>
+        <v>241</v>
       </c>
       <c r="B72" t="s">
-        <v>238</v>
+        <v>242</v>
       </c>
       <c r="C72" t="s">
-        <v>239</v>
+        <v>243</v>
       </c>
       <c r="D72" t="s">
-        <v>240</v>
+        <v>244</v>
       </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72">
-        <v>0.0</v>
+        <v>62.485</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>241</v>
+        <v>80</v>
       </c>
       <c r="B73" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C73" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D73" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="E73" t="s">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="F73">
-        <v>0.0</v>
+        <v>62.328</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>11</v>
+        <v>15</v>
       </c>
       <c r="B74" t="s">
-        <v>245</v>
+        <v>66</v>
       </c>
       <c r="C74" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="D74" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="E74" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="F74">
-        <v>91.419</v>
+        <v>62.058</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="B75" t="s">
         <v>250</v>
       </c>
       <c r="C75" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="D75" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="E75" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="F75">
-        <v>73.95399999999999</v>
+        <v>61.995</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>252</v>
+        <v>181</v>
       </c>
       <c r="B76" t="s">
         <v>253</v>
       </c>
       <c r="C76" t="s">
         <v>254</v>
       </c>
       <c r="D76" t="s">
         <v>255</v>
       </c>
       <c r="E76" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="F76">
-        <v>69.161</v>
+        <v>61.942</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>204</v>
+        <v>84</v>
       </c>
       <c r="B77" t="s">
-        <v>59</v>
+        <v>256</v>
       </c>
       <c r="C77" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="D77" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="E77" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="F77">
-        <v>68.535</v>
+        <v>61.929</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>165</v>
+        <v>55</v>
       </c>
       <c r="B78" t="s">
-        <v>169</v>
+        <v>235</v>
       </c>
       <c r="C78" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D78" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E78" t="s">
-        <v>248</v>
+        <v>10</v>
       </c>
       <c r="F78">
-        <v>64.663</v>
+        <v>61.911</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>260</v>
+        <v>191</v>
       </c>
       <c r="B79" t="s">
+        <v>66</v>
+      </c>
+      <c r="C79" t="s">
         <v>261</v>
       </c>
-      <c r="C79" t="s">
+      <c r="D79" t="s">
         <v>262</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>248</v>
+        <v>26</v>
       </c>
       <c r="F79">
-        <v>0.0</v>
+        <v>61.884</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
+        <v>58</v>
+      </c>
+      <c r="B80" t="s">
+        <v>263</v>
+      </c>
+      <c r="C80" t="s">
         <v>264</v>
       </c>
-      <c r="B80" t="s">
+      <c r="D80" t="s">
         <v>265</v>
       </c>
-      <c r="C80" t="s">
+      <c r="E80" t="s">
+        <v>10</v>
+      </c>
+      <c r="F80">
+        <v>61.867</v>
+      </c>
+    </row>
+    <row r="81" spans="1:6">
+      <c r="A81" t="s">
+        <v>131</v>
+      </c>
+      <c r="B81" t="s">
+        <v>12</v>
+      </c>
+      <c r="C81" t="s">
         <v>266</v>
       </c>
-      <c r="D80" t="s">
+      <c r="D81" t="s">
         <v>267</v>
       </c>
-      <c r="E80" t="s">
-[...2 lines deleted...]
-      <c r="F80">
+      <c r="E81" t="s">
+        <v>10</v>
+      </c>
+      <c r="F81">
+        <v>61.825</v>
+      </c>
+    </row>
+    <row r="82" spans="1:6">
+      <c r="A82" t="s">
+        <v>148</v>
+      </c>
+      <c r="B82" t="s">
+        <v>268</v>
+      </c>
+      <c r="C82" t="s">
+        <v>269</v>
+      </c>
+      <c r="D82" t="s">
+        <v>270</v>
+      </c>
+      <c r="E82" t="s">
+        <v>10</v>
+      </c>
+      <c r="F82">
+        <v>61.705</v>
+      </c>
+    </row>
+    <row r="83" spans="1:6">
+      <c r="A83" t="s">
+        <v>47</v>
+      </c>
+      <c r="B83" t="s">
+        <v>271</v>
+      </c>
+      <c r="C83" t="s">
+        <v>272</v>
+      </c>
+      <c r="D83" t="s">
+        <v>273</v>
+      </c>
+      <c r="E83" t="s">
+        <v>10</v>
+      </c>
+      <c r="F83">
+        <v>61.443</v>
+      </c>
+    </row>
+    <row r="84" spans="1:6">
+      <c r="A84" t="s">
+        <v>55</v>
+      </c>
+      <c r="B84">
+        <v>15.2</v>
+      </c>
+      <c r="C84" t="s">
+        <v>274</v>
+      </c>
+      <c r="D84" t="s">
+        <v>275</v>
+      </c>
+      <c r="E84" t="s">
+        <v>10</v>
+      </c>
+      <c r="F84">
+        <v>61.304</v>
+      </c>
+    </row>
+    <row r="85" spans="1:6">
+      <c r="A85" t="s">
+        <v>276</v>
+      </c>
+      <c r="B85" t="s">
+        <v>277</v>
+      </c>
+      <c r="C85" t="s">
+        <v>278</v>
+      </c>
+      <c r="D85" t="s">
+        <v>279</v>
+      </c>
+      <c r="E85" t="s">
+        <v>10</v>
+      </c>
+      <c r="F85">
+        <v>60.668</v>
+      </c>
+    </row>
+    <row r="86" spans="1:6">
+      <c r="A86" t="s">
+        <v>181</v>
+      </c>
+      <c r="B86" t="s">
+        <v>280</v>
+      </c>
+      <c r="C86" t="s">
+        <v>281</v>
+      </c>
+      <c r="D86" t="s">
+        <v>282</v>
+      </c>
+      <c r="E86" t="s">
+        <v>10</v>
+      </c>
+      <c r="F86">
+        <v>60.257</v>
+      </c>
+    </row>
+    <row r="87" spans="1:6">
+      <c r="A87" t="s">
+        <v>283</v>
+      </c>
+      <c r="B87" t="s">
+        <v>284</v>
+      </c>
+      <c r="C87" t="s">
+        <v>285</v>
+      </c>
+      <c r="D87" t="s">
+        <v>286</v>
+      </c>
+      <c r="E87" t="s">
+        <v>10</v>
+      </c>
+      <c r="F87">
+        <v>60.064999999999998</v>
+      </c>
+    </row>
+    <row r="88" spans="1:6">
+      <c r="A88" t="s">
+        <v>47</v>
+      </c>
+      <c r="B88" t="s">
+        <v>287</v>
+      </c>
+      <c r="C88" t="s">
+        <v>288</v>
+      </c>
+      <c r="D88" t="s">
+        <v>289</v>
+      </c>
+      <c r="E88" t="s">
+        <v>10</v>
+      </c>
+      <c r="F88">
+        <v>59.574</v>
+      </c>
+    </row>
+    <row r="89" spans="1:6">
+      <c r="A89" t="s">
+        <v>199</v>
+      </c>
+      <c r="B89" t="s">
+        <v>290</v>
+      </c>
+      <c r="C89" t="s">
+        <v>291</v>
+      </c>
+      <c r="D89" t="s">
+        <v>292</v>
+      </c>
+      <c r="E89" t="s">
+        <v>10</v>
+      </c>
+      <c r="F89">
+        <v>58.113</v>
+      </c>
+    </row>
+    <row r="90" spans="1:6">
+      <c r="A90" t="s">
+        <v>293</v>
+      </c>
+      <c r="B90" t="s">
+        <v>294</v>
+      </c>
+      <c r="C90" t="s">
+        <v>295</v>
+      </c>
+      <c r="D90" t="s">
+        <v>296</v>
+      </c>
+      <c r="E90" t="s">
+        <v>297</v>
+      </c>
+      <c r="F90">
+        <v>91.886</v>
+      </c>
+    </row>
+    <row r="91" spans="1:6">
+      <c r="A91" t="s">
+        <v>99</v>
+      </c>
+      <c r="B91" t="s">
+        <v>298</v>
+      </c>
+      <c r="C91" t="s">
+        <v>298</v>
+      </c>
+      <c r="D91" t="s">
+        <v>299</v>
+      </c>
+      <c r="E91" t="s">
+        <v>297</v>
+      </c>
+      <c r="F91">
+        <v>81.733</v>
+      </c>
+    </row>
+    <row r="92" spans="1:6">
+      <c r="A92" t="s">
+        <v>44</v>
+      </c>
+      <c r="B92" t="s">
+        <v>300</v>
+      </c>
+      <c r="C92" t="s">
+        <v>301</v>
+      </c>
+      <c r="D92" t="s">
+        <v>302</v>
+      </c>
+      <c r="E92" t="s">
+        <v>297</v>
+      </c>
+      <c r="F92">
+        <v>80.628</v>
+      </c>
+    </row>
+    <row r="93" spans="1:6">
+      <c r="A93" t="s">
+        <v>303</v>
+      </c>
+      <c r="B93" t="s">
+        <v>304</v>
+      </c>
+      <c r="C93" t="s">
+        <v>305</v>
+      </c>
+      <c r="D93" t="s">
+        <v>306</v>
+      </c>
+      <c r="E93" t="s">
+        <v>297</v>
+      </c>
+      <c r="F93">
+        <v>75.091999999999999</v>
+      </c>
+    </row>
+    <row r="94" spans="1:6">
+      <c r="A94" t="s">
+        <v>55</v>
+      </c>
+      <c r="B94" t="s">
+        <v>307</v>
+      </c>
+      <c r="C94" t="s">
+        <v>308</v>
+      </c>
+      <c r="D94" t="s">
+        <v>309</v>
+      </c>
+      <c r="E94" t="s">
+        <v>297</v>
+      </c>
+      <c r="F94">
+        <v>71.482</v>
+      </c>
+    </row>
+    <row r="95" spans="1:6">
+      <c r="A95" t="s">
+        <v>203</v>
+      </c>
+      <c r="B95" t="s">
+        <v>16</v>
+      </c>
+      <c r="C95" t="s">
+        <v>310</v>
+      </c>
+      <c r="D95" t="s">
+        <v>311</v>
+      </c>
+      <c r="E95" t="s">
+        <v>297</v>
+      </c>
+      <c r="F95">
+        <v>71.444</v>
+      </c>
+    </row>
+    <row r="96" spans="1:6">
+      <c r="A96" t="s">
+        <v>312</v>
+      </c>
+      <c r="B96" t="s">
+        <v>313</v>
+      </c>
+      <c r="C96" t="s">
+        <v>313</v>
+      </c>
+      <c r="D96" t="s">
+        <v>314</v>
+      </c>
+      <c r="E96" t="s">
+        <v>297</v>
+      </c>
+      <c r="F96">
+        <v>71.143</v>
+      </c>
+    </row>
+    <row r="97" spans="1:6">
+      <c r="A97" t="s">
+        <v>293</v>
+      </c>
+      <c r="B97" t="s">
+        <v>315</v>
+      </c>
+      <c r="C97" t="s">
+        <v>316</v>
+      </c>
+      <c r="D97" t="s">
+        <v>317</v>
+      </c>
+      <c r="E97" t="s">
+        <v>297</v>
+      </c>
+      <c r="F97">
+        <v>70.896</v>
+      </c>
+    </row>
+    <row r="98" spans="1:6">
+      <c r="A98" t="s">
+        <v>181</v>
+      </c>
+      <c r="B98" t="s">
+        <v>318</v>
+      </c>
+      <c r="C98" t="s">
+        <v>319</v>
+      </c>
+      <c r="D98" t="s">
+        <v>320</v>
+      </c>
+      <c r="E98" t="s">
+        <v>297</v>
+      </c>
+      <c r="F98">
+        <v>69.565</v>
+      </c>
+    </row>
+    <row r="99" spans="1:6">
+      <c r="A99" t="s">
+        <v>321</v>
+      </c>
+      <c r="B99" t="s">
+        <v>322</v>
+      </c>
+      <c r="C99" t="s">
+        <v>323</v>
+      </c>
+      <c r="D99" t="s">
+        <v>324</v>
+      </c>
+      <c r="E99" t="s">
+        <v>297</v>
+      </c>
+      <c r="F99">
+        <v>68.72199999999999</v>
+      </c>
+    </row>
+    <row r="100" spans="1:6">
+      <c r="A100" t="s">
+        <v>171</v>
+      </c>
+      <c r="B100" t="s">
+        <v>16</v>
+      </c>
+      <c r="C100" t="s">
+        <v>325</v>
+      </c>
+      <c r="D100" t="s">
+        <v>326</v>
+      </c>
+      <c r="E100" t="s">
+        <v>297</v>
+      </c>
+      <c r="F100">
+        <v>68.535</v>
+      </c>
+    </row>
+    <row r="101" spans="1:6">
+      <c r="A101" t="s">
+        <v>191</v>
+      </c>
+      <c r="B101" t="s">
+        <v>16</v>
+      </c>
+      <c r="C101" t="s">
+        <v>327</v>
+      </c>
+      <c r="D101" t="s">
+        <v>328</v>
+      </c>
+      <c r="E101" t="s">
+        <v>297</v>
+      </c>
+      <c r="F101">
+        <v>68.422</v>
+      </c>
+    </row>
+    <row r="102" spans="1:6">
+      <c r="A102" t="s">
+        <v>22</v>
+      </c>
+      <c r="B102" t="s">
+        <v>329</v>
+      </c>
+      <c r="C102" t="s">
+        <v>330</v>
+      </c>
+      <c r="D102" t="s">
+        <v>331</v>
+      </c>
+      <c r="E102" t="s">
+        <v>297</v>
+      </c>
+      <c r="F102">
+        <v>66.79600000000001</v>
+      </c>
+    </row>
+    <row r="103" spans="1:6">
+      <c r="A103" t="s">
+        <v>241</v>
+      </c>
+      <c r="B103" t="s">
+        <v>168</v>
+      </c>
+      <c r="C103" t="s">
+        <v>332</v>
+      </c>
+      <c r="D103" t="s">
+        <v>333</v>
+      </c>
+      <c r="E103" t="s">
+        <v>297</v>
+      </c>
+      <c r="F103">
+        <v>65.68899999999999</v>
+      </c>
+    </row>
+    <row r="104" spans="1:6">
+      <c r="A104" t="s">
+        <v>207</v>
+      </c>
+      <c r="B104" t="s">
+        <v>334</v>
+      </c>
+      <c r="C104" t="s">
+        <v>335</v>
+      </c>
+      <c r="D104" t="s">
+        <v>336</v>
+      </c>
+      <c r="E104" t="s">
+        <v>297</v>
+      </c>
+      <c r="F104">
         <v>0.0</v>
+      </c>
+    </row>
+    <row r="105" spans="1:6">
+      <c r="A105" t="s">
+        <v>337</v>
+      </c>
+      <c r="B105" t="s">
+        <v>16</v>
+      </c>
+      <c r="C105" t="s">
+        <v>338</v>
+      </c>
+      <c r="D105" t="s">
+        <v>339</v>
+      </c>
+      <c r="E105" t="s">
+        <v>340</v>
+      </c>
+      <c r="F105">
+        <v>69.057000000000002</v>
+      </c>
+    </row>
+    <row r="106" spans="1:6">
+      <c r="A106" t="s">
+        <v>341</v>
+      </c>
+      <c r="B106" t="s">
+        <v>342</v>
+      </c>
+      <c r="C106" t="s">
+        <v>343</v>
+      </c>
+      <c r="D106" t="s">
+        <v>344</v>
+      </c>
+      <c r="E106" t="s">
+        <v>340</v>
+      </c>
+      <c r="F106">
+        <v>64.43899999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>