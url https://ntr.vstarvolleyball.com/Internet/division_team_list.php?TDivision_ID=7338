--- v1 (2026-04-06)
+++ v2 (2026-05-30)
@@ -12,1085 +12,1079 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="345">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>15'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 15E Green</t>
   </si>
   <si>
     <t>G15FROGS4NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>RVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15RESVB1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST 15’S DIAMOND </t>
+  </si>
+  <si>
+    <t>Madfrog East 15 Diamond</t>
+  </si>
+  <si>
+    <t>G15FROGS6NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Blue</t>
+  </si>
+  <si>
+    <t>G15VIVBC1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Red Stefani</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Stefani</t>
+  </si>
+  <si>
+    <t>G15TEJAS3NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>15 Steel Ethos</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel Ethos</t>
+  </si>
+  <si>
+    <t>G15ARETE4NT</t>
+  </si>
+  <si>
+    <t>15 Navy</t>
+  </si>
+  <si>
+    <t>Arete 15 Navy</t>
+  </si>
+  <si>
+    <t>G15ARETE3NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>15 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DAVBC1NT</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>Skyline 15 Silver</t>
+  </si>
+  <si>
+    <t>G15SKYLN6NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>15 National</t>
+  </si>
+  <si>
+    <t>North Point 15 National</t>
+  </si>
+  <si>
+    <t>G15NORPT1NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 15 Black</t>
+  </si>
+  <si>
+    <t>Image 15 Black</t>
+  </si>
+  <si>
+    <t>G15TXIMG1NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Intense Red </t>
+  </si>
+  <si>
+    <t>Integrity 15 Intense Red</t>
+  </si>
+  <si>
+    <t>G15INTEG2NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
-    <t>15 Gold</t>
+    <t>South 15 Royal</t>
+  </si>
+  <si>
+    <t>TAV South 15 Royal</t>
+  </si>
+  <si>
+    <t>G15TXADV5NT</t>
+  </si>
+  <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 Purple</t>
+  </si>
+  <si>
+    <t>G15POWER1NT</t>
+  </si>
+  <si>
+    <t>Oklahoma Charge</t>
+  </si>
+  <si>
+    <t>15 American</t>
+  </si>
+  <si>
+    <t>OK Charge 15 American</t>
+  </si>
+  <si>
+    <t>G15CHARG3OK</t>
+  </si>
+  <si>
+    <t>Denied</t>
+  </si>
+  <si>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Courtney</t>
+  </si>
+  <si>
+    <t>G15FIELD3NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>WF Elite 15 White</t>
+  </si>
+  <si>
+    <t>G15WFELT2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>360 15.1</t>
+  </si>
+  <si>
+    <t>G15SIXTY5NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 15U National Angela</t>
+  </si>
+  <si>
+    <t>G15INFTY3NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.1 Annette</t>
+  </si>
+  <si>
+    <t>Pono 15.1 Annette</t>
+  </si>
+  <si>
+    <t>G15PONOV1NT</t>
+  </si>
+  <si>
+    <t>15 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV White</t>
+  </si>
+  <si>
+    <t>G15VIVBC3NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 15 Black</t>
+  </si>
+  <si>
+    <t>G15SLAMV1NT</t>
+  </si>
+  <si>
+    <t>IVC 15U National-2</t>
+  </si>
+  <si>
+    <t>G15INFTY2NT</t>
+  </si>
+  <si>
+    <t>15 White - Christine</t>
+  </si>
+  <si>
+    <t>Skyline 15White Christine</t>
+  </si>
+  <si>
+    <t>G15SKYLN5NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 White</t>
+  </si>
+  <si>
+    <t>G15AMSVC3NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black Maddy</t>
+  </si>
+  <si>
+    <t>EMV 15 Black Maddy</t>
+  </si>
+  <si>
+    <t>G15EAGMT2NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15ELLIS1NT</t>
+  </si>
+  <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 15U</t>
+  </si>
+  <si>
+    <t>G15FORGE1NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Caitlin</t>
+  </si>
+  <si>
+    <t>G15FIELD4NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>Victory 15 White</t>
+  </si>
+  <si>
+    <t>G15VCTRY4NT</t>
+  </si>
+  <si>
+    <t>Gravity Athletics Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">U15 BLACK </t>
+  </si>
+  <si>
+    <t>GAVBC U15 BLACK</t>
+  </si>
+  <si>
+    <t>G15GAVBC99NT</t>
+  </si>
+  <si>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>VPJ 15 Black</t>
+  </si>
+  <si>
+    <t>G15VPROJ1NT</t>
+  </si>
+  <si>
+    <t>15 Metro Green</t>
+  </si>
+  <si>
+    <t>TAV 15 Metro Green</t>
+  </si>
+  <si>
+    <t>G15TXADV14NT</t>
+  </si>
+  <si>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
+  </si>
+  <si>
+    <t>15 Red Julian</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Julian</t>
+  </si>
+  <si>
+    <t>G15TEJAS4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>RVC 15 Silver</t>
+  </si>
+  <si>
+    <t>G15RESVB2NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>15 Wild Black</t>
+  </si>
+  <si>
+    <t>Instinct 15 Wild Black</t>
+  </si>
+  <si>
+    <t>G15INSTN2NT</t>
+  </si>
+  <si>
+    <t>15.2 Megan</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t>15 Red</t>
+  </si>
+  <si>
+    <t>WF Elite 15 Red</t>
+  </si>
+  <si>
+    <t>G15WFELT3NT</t>
+  </si>
+  <si>
+    <t>15 National Red</t>
+  </si>
+  <si>
+    <t>360 15 National Red</t>
+  </si>
+  <si>
+    <t>G15SIXTY8NT</t>
+  </si>
+  <si>
+    <t>15 Royal Gretchen</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Gretchen</t>
+  </si>
+  <si>
+    <t>G15EAGMT4NT</t>
+  </si>
+  <si>
+    <t>15 National Black</t>
+  </si>
+  <si>
+    <t>360 15 National Black</t>
+  </si>
+  <si>
+    <t>G15SIXTY7NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 15 Red</t>
+  </si>
+  <si>
+    <t>G15ALLEG2NT</t>
+  </si>
+  <si>
+    <t>15 Steel</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel</t>
+  </si>
+  <si>
+    <t>G15ARETE5NT</t>
+  </si>
+  <si>
+    <t>South 15 White</t>
+  </si>
+  <si>
+    <t>TAV South 15 White</t>
+  </si>
+  <si>
+    <t>G15TXADV8NT</t>
+  </si>
+  <si>
+    <t>Power 15 Black</t>
+  </si>
+  <si>
+    <t>G15POWER2NT</t>
+  </si>
+  <si>
+    <t>TAV 15 Silver</t>
+  </si>
+  <si>
+    <t>G15TXADV6NT</t>
+  </si>
+  <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Purple </t>
+  </si>
+  <si>
+    <t>SLAM 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SLAMV2NT</t>
+  </si>
+  <si>
+    <t>Summit Volleyball</t>
+  </si>
+  <si>
+    <t>15 National Green</t>
+  </si>
+  <si>
+    <t>Summit 15 National Green</t>
+  </si>
+  <si>
+    <t>G15DSUMM2NT</t>
+  </si>
+  <si>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>MVP 15 National Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC2NT</t>
+  </si>
+  <si>
+    <t>15 EXV Gray</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Gray</t>
+  </si>
+  <si>
+    <t>G15VIVBC4NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>15 NATIONAL</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15N</t>
+  </si>
+  <si>
+    <t>G15CADHS1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 Gold</t>
+  </si>
+  <si>
+    <t>DN 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DRIVE4NT</t>
+  </si>
+  <si>
+    <t>VPJ 15 Silver</t>
+  </si>
+  <si>
+    <t>G15VPROJ2NT</t>
+  </si>
+  <si>
+    <t>Wolfpack Dynasty VBC</t>
+  </si>
+  <si>
+    <t>15 Elite Black</t>
+  </si>
+  <si>
+    <t>W15 Elite Black</t>
+  </si>
+  <si>
+    <t>G15WPDVB1NT</t>
+  </si>
+  <si>
+    <t>Power 15 White</t>
+  </si>
+  <si>
+    <t>G15POWER3NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>15 Orange</t>
+  </si>
+  <si>
+    <t>iCrush 15 Orange</t>
+  </si>
+  <si>
+    <t>G15INCRU2NT</t>
+  </si>
+  <si>
+    <t>15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Nancy</t>
+  </si>
+  <si>
+    <t>G15EAGMT3NT</t>
+  </si>
+  <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>15 Purple</t>
+  </si>
+  <si>
+    <t>Storm 15 Purple</t>
+  </si>
+  <si>
+    <t>G15STORM2NT</t>
+  </si>
+  <si>
+    <t>TIV 15 Red</t>
+  </si>
+  <si>
+    <t>Image 15 Red</t>
+  </si>
+  <si>
+    <t>G15TXIMG2NT</t>
+  </si>
+  <si>
+    <t>Evolve VC</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Silver</t>
+  </si>
+  <si>
+    <t>G15EVOLV2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EAST 15’S EMERALD </t>
+  </si>
+  <si>
+    <t>Madfrog East 15 Emerald</t>
+  </si>
+  <si>
+    <t>G15FROGS7NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Regional Blue</t>
+  </si>
+  <si>
+    <t>Liberty 15 Regional Blue</t>
+  </si>
+  <si>
+    <t>G15LIVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 15 Club Blue </t>
+  </si>
+  <si>
+    <t>G15INTEG3NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>LVA 15 National White</t>
+  </si>
+  <si>
+    <t>G15LUNVA5NT</t>
+  </si>
+  <si>
+    <t>15 National Purple</t>
+  </si>
+  <si>
+    <t>MVP 15 National Purple</t>
+  </si>
+  <si>
+    <t>G15MVPVC3NT</t>
+  </si>
+  <si>
+    <t>15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>G15EAGMT5NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Elite</t>
+  </si>
+  <si>
+    <t>North Point 15 Elite</t>
+  </si>
+  <si>
+    <t>G15NORPT2NT</t>
+  </si>
+  <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>15 STARS REGIONAL BLUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NSTVB-Stars </t>
+  </si>
+  <si>
+    <t>G15NSTVB1NT</t>
+  </si>
+  <si>
+    <t>15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>FH 15 Alaka'i-Fred</t>
+  </si>
+  <si>
+    <t>G15FIELD5NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Metro Orange</t>
+  </si>
+  <si>
+    <t>TAV 15 Metro Orange</t>
+  </si>
+  <si>
+    <t>G15TXADV15NT</t>
+  </si>
+  <si>
+    <t>RVC 15 White</t>
+  </si>
+  <si>
+    <t>G15RESVB3NT</t>
+  </si>
+  <si>
+    <t>360 15 National White</t>
+  </si>
+  <si>
+    <t>G15SIXTY9NT</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 White</t>
+  </si>
+  <si>
+    <t>G15EVOLV3NT</t>
+  </si>
+  <si>
+    <t>Imperium Volleyball Academy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVA 15U Metro </t>
+  </si>
+  <si>
+    <t>IVA 15U Metro</t>
+  </si>
+  <si>
+    <t>G15IMVBA1NT</t>
+  </si>
+  <si>
+    <t>Victory 15 Gold</t>
+  </si>
+  <si>
+    <t>G15VCTRY5NT</t>
+  </si>
+  <si>
+    <t>15 Wild 1</t>
+  </si>
+  <si>
+    <t>Instinct 15 Wild 1</t>
+  </si>
+  <si>
+    <t>G15INSTN3NT</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors</t>
+  </si>
+  <si>
+    <t>Trinity Valley Juniors 15's</t>
+  </si>
+  <si>
+    <t>Trinity Valley 15</t>
+  </si>
+  <si>
+    <t>G15TRNTY1NT</t>
+  </si>
+  <si>
+    <t>TIV 15 National</t>
+  </si>
+  <si>
+    <t>Image 15 National</t>
+  </si>
+  <si>
+    <t>G15TXIMG3NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Green</t>
+  </si>
+  <si>
+    <t>VSTX 15U Green</t>
+  </si>
+  <si>
+    <t>G15VSVBC3NT</t>
+  </si>
+  <si>
+    <t>360 15.2</t>
+  </si>
+  <si>
+    <t>G15SIXTY6NT</t>
+  </si>
+  <si>
+    <t>15 Regional Black</t>
+  </si>
+  <si>
+    <t>MVP 15 Regional Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIV 15 Elite </t>
+  </si>
+  <si>
+    <t>Image 15  Elite</t>
+  </si>
+  <si>
+    <t>G15TXIMG4NT</t>
+  </si>
+  <si>
+    <t>15.2 Elite</t>
+  </si>
+  <si>
+    <t>RYZE 15.2 Elite</t>
+  </si>
+  <si>
+    <t>G15RYZEV2NT</t>
+  </si>
+  <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 15D</t>
+  </si>
+  <si>
+    <t>G15UNTOU1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>AVC 15 RED</t>
+  </si>
+  <si>
+    <t>G15AMSVC2NT</t>
+  </si>
+  <si>
+    <t>IVC 15U National</t>
+  </si>
+  <si>
+    <t>IVC 15U National-1</t>
+  </si>
+  <si>
+    <t>G15INFTY1NT</t>
+  </si>
+  <si>
+    <t>East Texas Alliance1</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Black </t>
+  </si>
+  <si>
+    <t>ETA1 15 Black</t>
+  </si>
+  <si>
+    <t>G15ETA1V1NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
   </si>
   <si>
     <t>TAV 15 Gold</t>
   </si>
   <si>
     <t>G15TXADV4NT</t>
   </si>
   <si>
-    <t>Resilient Volleyball</t>
-[...302 lines deleted...]
-    <t>G15SIXTY7NT</t>
+    <t>Storm 15 Black</t>
+  </si>
+  <si>
+    <t>G15STORM1NT</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 15 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 15G</t>
+  </si>
+  <si>
+    <t>G15UNTOU2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Kaos Red </t>
+  </si>
+  <si>
+    <t>360 15 Kaos Red</t>
+  </si>
+  <si>
+    <t>G15SIXTY3NT</t>
+  </si>
+  <si>
+    <t>15 Elite</t>
+  </si>
+  <si>
+    <t>MVP 15 Elite</t>
+  </si>
+  <si>
+    <t>G15MVPVC1NT</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 15 Black</t>
+  </si>
+  <si>
+    <t>G15CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 15 BLACK POWELL</t>
+  </si>
+  <si>
+    <t>ACCEL 15 BLACK POWELL</t>
+  </si>
+  <si>
+    <t>G15ACCEL2NT</t>
+  </si>
+  <si>
+    <t>iCrush 15 Black</t>
+  </si>
+  <si>
+    <t>G15INCRU1NT</t>
+  </si>
+  <si>
+    <t>EVOLVE 15 Black</t>
+  </si>
+  <si>
+    <t>G15EVOLV1NT</t>
+  </si>
+  <si>
+    <t>15 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Black</t>
+  </si>
+  <si>
+    <t>G15VIVBC2NT</t>
   </si>
   <si>
     <t>Bullitt Volleyball Club</t>
   </si>
   <si>
     <t>BVA 15's</t>
   </si>
   <si>
     <t>G15WWVBC1NT</t>
   </si>
   <si>
-    <t>IVC 15U National-2</t>
-[...634 lines deleted...]
-  <si>
     <t>Liberty 15 National Red</t>
   </si>
   <si>
     <t>G15LIVBC1NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>15 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 15 Blue</t>
+  </si>
+  <si>
+    <t>G15OHANA1NT</t>
+  </si>
+  <si>
     <t>15 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 15E</t>
   </si>
   <si>
     <t>G15CADHS2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G15OHANA1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1447,2131 +1441,2131 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>72.691</v>
+        <v>72.727</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>71.751</v>
+        <v>72.47499999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.63500000000001</v>
+        <v>72.393</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.521</v>
+        <v>72.030000000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>71.143</v>
+        <v>71.712</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>70.59099999999999</v>
+        <v>70.97499999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>26</v>
+      </c>
+      <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>70.55</v>
+        <v>70.943</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>70.46299999999999</v>
+        <v>70.642</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.437</v>
+        <v>70.40900000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.054000000000002</v>
+        <v>70.122</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>70.033000000000001</v>
+        <v>69.996</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>69.925</v>
+        <v>69.929</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>69.867</v>
+        <v>69.809</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>57</v>
+      </c>
+      <c r="B15" t="s">
+        <v>58</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>69.55800000000001</v>
+        <v>69.70099999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="F16">
-        <v>69.51000000000001</v>
+        <v>69.624</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>69.379</v>
+        <v>69.468</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D18" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>69.262</v>
+        <v>69.25</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>73</v>
+      </c>
+      <c r="B19">
+        <v>15.1</v>
       </c>
       <c r="C19" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="D19" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>69.049999999999997</v>
+        <v>69.121</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="B20" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="C20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="D20" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F20">
-        <v>68.887</v>
+        <v>69.069000000000003</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>79</v>
       </c>
       <c r="B21" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="C21" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="D21" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>68.797</v>
+        <v>68.867</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>80</v>
+        <v>18</v>
       </c>
       <c r="B22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="D22" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="E22" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F22">
-        <v>68.69799999999999</v>
+        <v>68.733</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B23" t="s">
-        <v>85</v>
+        <v>12</v>
       </c>
       <c r="C23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>68.426</v>
+        <v>68.54300000000001</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>88</v>
+        <v>76</v>
       </c>
       <c r="B24" t="s">
-        <v>16</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
         <v>89</v>
       </c>
       <c r="D24" t="s">
         <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>68.13500000000001</v>
+        <v>68.44499999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>37</v>
+      </c>
+      <c r="B25" t="s">
         <v>91</v>
       </c>
-      <c r="B25" t="s">
+      <c r="C25" t="s">
         <v>92</v>
       </c>
-      <c r="C25" t="s">
+      <c r="D25" t="s">
         <v>93</v>
       </c>
-      <c r="D25" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>68.045000000000002</v>
+        <v>68.438</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>94</v>
+      </c>
+      <c r="B26" t="s">
         <v>95</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>95</v>
+      </c>
+      <c r="D26" t="s">
         <v>96</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>67.744</v>
+        <v>68.081000000000003</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>97</v>
+      </c>
+      <c r="B27" t="s">
+        <v>98</v>
+      </c>
+      <c r="C27" t="s">
         <v>99</v>
       </c>
-      <c r="B27" t="s">
+      <c r="D27" t="s">
         <v>100</v>
       </c>
-      <c r="C27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E27" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F27">
-        <v>67.73099999999999</v>
+        <v>68.063000000000002</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>22</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
         <v>102</v>
       </c>
       <c r="C28" t="s">
+        <v>102</v>
+      </c>
+      <c r="D28" t="s">
         <v>103</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F28">
-        <v>67.64100000000001</v>
+        <v>67.45</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F29">
-        <v>67.58499999999999</v>
+        <v>67.363</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>95</v>
+        <v>65</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>67.47199999999999</v>
+        <v>67.149</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>111</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>70</v>
       </c>
       <c r="C31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
         <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>67.23999999999999</v>
+        <v>66.88200000000001</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>55</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>67.193</v>
+        <v>66.813</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B33" t="s">
-        <v>118</v>
+        <v>12</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D33" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>67.052999999999997</v>
+        <v>66.733</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="B34" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C34" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>67.043999999999997</v>
+        <v>66.652</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>51</v>
+        <v>73</v>
       </c>
       <c r="B35" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="C35" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="D35" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>66.916</v>
+        <v>66.387</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>11</v>
+        <v>22</v>
       </c>
       <c r="B36" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D36" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>66.624</v>
+        <v>66.304</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>84</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="D37" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>66.547</v>
+        <v>66.301</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>131</v>
+        <v>11</v>
       </c>
       <c r="B38" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="C38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>66.411</v>
+        <v>66.18300000000001</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>73</v>
+        <v>136</v>
       </c>
       <c r="B39" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="C39" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="D39" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F39">
-        <v>66.085999999999999</v>
+        <v>65.902</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="B40" t="s">
-        <v>28</v>
+        <v>140</v>
       </c>
       <c r="C40" t="s">
-        <v>137</v>
+        <v>141</v>
       </c>
       <c r="D40" t="s">
-        <v>138</v>
+        <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>65.851</v>
+        <v>65.901</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B41" t="s">
-        <v>139</v>
+        <v>143</v>
       </c>
       <c r="C41" t="s">
-        <v>140</v>
+        <v>144</v>
       </c>
       <c r="D41" t="s">
-        <v>141</v>
+        <v>145</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>65.762</v>
+        <v>65.867</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>142</v>
+        <v>73</v>
       </c>
       <c r="B42" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="C42" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="D42" t="s">
-        <v>144</v>
+        <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>65.708</v>
+        <v>65.84999999999999</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>34</v>
+        <v>97</v>
       </c>
       <c r="B43" t="s">
-        <v>145</v>
+        <v>149</v>
       </c>
       <c r="C43" t="s">
-        <v>146</v>
+        <v>150</v>
       </c>
       <c r="D43" t="s">
-        <v>147</v>
+        <v>151</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>65.67</v>
+        <v>65.84099999999999</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>148</v>
+        <v>73</v>
       </c>
       <c r="B44" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>65.462</v>
+        <v>65.723</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>11</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>152</v>
+        <v>156</v>
       </c>
       <c r="C45" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>65.39</v>
+        <v>65.60599999999999</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B46" t="s">
-        <v>28</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>155</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>65.387</v>
+        <v>65.568</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>88</v>
+        <v>53</v>
       </c>
       <c r="B47" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
       <c r="C47" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>65.367</v>
+        <v>65.565</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B48" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="C48" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="D48" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>65.21599999999999</v>
+        <v>65.285</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>163</v>
+        <v>53</v>
       </c>
       <c r="B49" t="s">
-        <v>66</v>
+        <v>38</v>
       </c>
       <c r="C49" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="D49" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>65.090000000000003</v>
+        <v>65.19799999999999</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="B50" t="s">
-        <v>166</v>
+        <v>70</v>
       </c>
       <c r="C50" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="D50" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>65.019000000000005</v>
+        <v>65.152</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>86</v>
       </c>
       <c r="B51" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="C51" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D51" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>64.878</v>
+        <v>65.101</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B52" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="C52" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="D52" t="s">
-        <v>174</v>
+        <v>177</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>64.87</v>
+        <v>65.037999999999997</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="B53" t="s">
-        <v>176</v>
+        <v>152</v>
       </c>
       <c r="C53" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="D53" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>64.842</v>
+        <v>64.81100000000001</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
-        <v>105</v>
+        <v>18</v>
       </c>
       <c r="B54" t="s">
-        <v>28</v>
+        <v>181</v>
       </c>
       <c r="C54" t="s">
-        <v>179</v>
+        <v>182</v>
       </c>
       <c r="D54" t="s">
-        <v>180</v>
+        <v>183</v>
       </c>
       <c r="E54" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F54">
-        <v>64.404</v>
+        <v>64.649</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>181</v>
+        <v>184</v>
       </c>
       <c r="B55" t="s">
-        <v>114</v>
+        <v>185</v>
       </c>
       <c r="C55" t="s">
-        <v>182</v>
+        <v>186</v>
       </c>
       <c r="D55" t="s">
-        <v>183</v>
+        <v>187</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>64.315</v>
+        <v>64.608</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>22</v>
+        <v>188</v>
       </c>
       <c r="B56" t="s">
-        <v>184</v>
+        <v>189</v>
       </c>
       <c r="C56" t="s">
-        <v>185</v>
+        <v>190</v>
       </c>
       <c r="D56" t="s">
-        <v>186</v>
+        <v>191</v>
       </c>
       <c r="E56" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F56">
-        <v>64.27</v>
+        <v>64.50700000000001</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>187</v>
+        <v>118</v>
       </c>
       <c r="B57" t="s">
-        <v>188</v>
+        <v>38</v>
       </c>
       <c r="C57" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="D57" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>64.10899999999999</v>
+        <v>64.315</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
       <c r="B58" t="s">
-        <v>28</v>
+        <v>195</v>
       </c>
       <c r="C58" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D58" t="s">
-        <v>193</v>
+        <v>197</v>
       </c>
       <c r="E58" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F58">
-        <v>64.073999999999998</v>
+        <v>64.273</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>194</v>
+        <v>57</v>
       </c>
       <c r="B59" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C59" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D59" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="E59" t="s">
-        <v>198</v>
+        <v>10</v>
       </c>
       <c r="F59">
-        <v>64.022000000000006</v>
+        <v>64.264</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B60" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C60" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D60" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>63.962</v>
+        <v>63.957</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>203</v>
+        <v>97</v>
       </c>
       <c r="B61" t="s">
         <v>204</v>
       </c>
       <c r="C61" t="s">
         <v>205</v>
       </c>
       <c r="D61" t="s">
         <v>206</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>63.831</v>
+        <v>63.868</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>207</v>
       </c>
       <c r="B62" t="s">
         <v>208</v>
       </c>
       <c r="C62" t="s">
         <v>209</v>
       </c>
       <c r="D62" t="s">
         <v>210</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>63.702</v>
+        <v>63.863</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
+        <v>45</v>
+      </c>
+      <c r="B63" t="s">
         <v>211</v>
       </c>
-      <c r="B63" t="s">
+      <c r="C63" t="s">
         <v>212</v>
       </c>
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>213</v>
       </c>
-      <c r="D63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F63">
-        <v>63.62</v>
+        <v>63.702</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>84</v>
+        <v>214</v>
       </c>
       <c r="B64" t="s">
+        <v>38</v>
+      </c>
+      <c r="C64" t="s">
         <v>215</v>
       </c>
-      <c r="C64" t="s">
+      <c r="D64" t="s">
         <v>216</v>
       </c>
-      <c r="D64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E64" t="s">
         <v>10</v>
       </c>
       <c r="F64">
-        <v>63.561</v>
+        <v>63.548</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>47</v>
+        <v>6</v>
       </c>
       <c r="B65" t="s">
+        <v>217</v>
+      </c>
+      <c r="C65" t="s">
         <v>218</v>
       </c>
-      <c r="C65" t="s">
+      <c r="D65" t="s">
         <v>219</v>
       </c>
-      <c r="D65" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E65" t="s">
         <v>10</v>
       </c>
       <c r="F65">
-        <v>63.503</v>
+        <v>63.058</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>62</v>
+        <v>220</v>
       </c>
       <c r="B66" t="s">
         <v>221</v>
       </c>
       <c r="C66" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="D66" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="E66" t="s">
         <v>10</v>
       </c>
       <c r="F66">
-        <v>63.264</v>
+        <v>62.962</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B67" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="C67" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="D67" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="E67" t="s">
         <v>10</v>
       </c>
       <c r="F67">
-        <v>62.859</v>
+        <v>62.878</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B68" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C68" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D68" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E68" t="s">
         <v>10</v>
       </c>
       <c r="F68">
-        <v>62.829</v>
+        <v>62.719</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69" t="s">
-        <v>230</v>
+        <v>178</v>
       </c>
       <c r="B69" t="s">
         <v>231</v>
       </c>
       <c r="C69" t="s">
         <v>232</v>
       </c>
       <c r="D69" t="s">
         <v>233</v>
       </c>
       <c r="E69" t="s">
         <v>10</v>
       </c>
       <c r="F69">
-        <v>62.759</v>
+        <v>62.624</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70" t="s">
+        <v>97</v>
+      </c>
+      <c r="B70" t="s">
         <v>234</v>
       </c>
-      <c r="B70" t="s">
+      <c r="C70" t="s">
         <v>235</v>
       </c>
-      <c r="C70" t="s">
+      <c r="D70" t="s">
         <v>236</v>
       </c>
-      <c r="D70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E70" t="s">
         <v>10</v>
       </c>
       <c r="F70">
-        <v>62.687</v>
+        <v>62.464</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71" t="s">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="B71" t="s">
+        <v>237</v>
+      </c>
+      <c r="C71" t="s">
         <v>238</v>
       </c>
-      <c r="C71" t="s">
+      <c r="D71" t="s">
         <v>239</v>
       </c>
-      <c r="D71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E71" t="s">
         <v>10</v>
       </c>
       <c r="F71">
-        <v>62.546</v>
+        <v>62.426</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72" t="s">
+        <v>240</v>
+      </c>
+      <c r="B72" t="s">
         <v>241</v>
       </c>
-      <c r="B72" t="s">
+      <c r="C72" t="s">
         <v>242</v>
       </c>
-      <c r="C72" t="s">
+      <c r="D72" t="s">
         <v>243</v>
       </c>
-      <c r="D72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E72" t="s">
         <v>10</v>
       </c>
       <c r="F72">
-        <v>62.485</v>
+        <v>62.379</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73" t="s">
-        <v>80</v>
+        <v>65</v>
       </c>
       <c r="B73" t="s">
+        <v>244</v>
+      </c>
+      <c r="C73" t="s">
         <v>245</v>
       </c>
-      <c r="C73" t="s">
+      <c r="D73" t="s">
         <v>246</v>
       </c>
-      <c r="D73" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E73" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F73">
-        <v>62.328</v>
+        <v>62.361</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74" t="s">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="B74" t="s">
-        <v>66</v>
+        <v>247</v>
       </c>
       <c r="C74" t="s">
         <v>248</v>
       </c>
       <c r="D74" t="s">
         <v>249</v>
       </c>
       <c r="E74" t="s">
         <v>10</v>
       </c>
       <c r="F74">
-        <v>62.058</v>
+        <v>62.319</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75" t="s">
         <v>11</v>
       </c>
       <c r="B75" t="s">
+        <v>70</v>
+      </c>
+      <c r="C75" t="s">
         <v>250</v>
       </c>
-      <c r="C75" t="s">
+      <c r="D75" t="s">
         <v>251</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
         <v>10</v>
       </c>
       <c r="F75">
-        <v>61.995</v>
+        <v>62.272</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76" t="s">
-        <v>181</v>
+        <v>73</v>
       </c>
       <c r="B76" t="s">
+        <v>228</v>
+      </c>
+      <c r="C76" t="s">
+        <v>252</v>
+      </c>
+      <c r="D76" t="s">
         <v>253</v>
       </c>
-      <c r="C76" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E76" t="s">
         <v>10</v>
       </c>
       <c r="F76">
-        <v>61.942</v>
+        <v>62.124</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77" t="s">
-        <v>84</v>
+        <v>214</v>
       </c>
       <c r="B77" t="s">
-        <v>256</v>
+        <v>70</v>
       </c>
       <c r="C77" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D77" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="E77" t="s">
         <v>10</v>
       </c>
       <c r="F77">
-        <v>61.929</v>
+        <v>61.948</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78" t="s">
-        <v>55</v>
+        <v>256</v>
       </c>
       <c r="B78" t="s">
-        <v>235</v>
+        <v>257</v>
       </c>
       <c r="C78" t="s">
+        <v>258</v>
+      </c>
+      <c r="D78" t="s">
         <v>259</v>
       </c>
-      <c r="D78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E78" t="s">
         <v>10</v>
       </c>
       <c r="F78">
-        <v>61.911</v>
+        <v>61.859</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79" t="s">
-        <v>191</v>
+        <v>111</v>
       </c>
       <c r="B79" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="C79" t="s">
+        <v>260</v>
+      </c>
+      <c r="D79" t="s">
         <v>261</v>
       </c>
-      <c r="D79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E79" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="F79">
-        <v>61.884</v>
+        <v>61.851</v>
       </c>
     </row>
     <row r="80" spans="1:6">
       <c r="A80" t="s">
-        <v>58</v>
+        <v>136</v>
       </c>
       <c r="B80" t="s">
+        <v>262</v>
+      </c>
+      <c r="C80" t="s">
         <v>263</v>
       </c>
-      <c r="C80" t="s">
+      <c r="D80" t="s">
         <v>264</v>
       </c>
-      <c r="D80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E80" t="s">
         <v>10</v>
       </c>
       <c r="F80">
-        <v>61.867</v>
+        <v>61.748</v>
       </c>
     </row>
     <row r="81" spans="1:6">
       <c r="A81" t="s">
-        <v>131</v>
+        <v>265</v>
       </c>
       <c r="B81" t="s">
-        <v>12</v>
+        <v>266</v>
       </c>
       <c r="C81" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="D81" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="E81" t="s">
         <v>10</v>
       </c>
       <c r="F81">
-        <v>61.825</v>
+        <v>61.717</v>
       </c>
     </row>
     <row r="82" spans="1:6">
       <c r="A82" t="s">
-        <v>148</v>
+        <v>45</v>
       </c>
       <c r="B82" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="C82" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="D82" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="E82" t="s">
         <v>10</v>
       </c>
       <c r="F82">
-        <v>61.705</v>
+        <v>61.428</v>
       </c>
     </row>
     <row r="83" spans="1:6">
       <c r="A83" t="s">
-        <v>47</v>
+        <v>272</v>
       </c>
       <c r="B83" t="s">
-        <v>271</v>
+        <v>273</v>
       </c>
       <c r="C83" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="D83" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
       <c r="E83" t="s">
         <v>10</v>
       </c>
       <c r="F83">
-        <v>61.443</v>
+        <v>61.261</v>
       </c>
     </row>
     <row r="84" spans="1:6">
       <c r="A84" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="B84">
         <v>15.2</v>
       </c>
       <c r="C84" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D84" t="s">
-        <v>275</v>
+        <v>277</v>
       </c>
       <c r="E84" t="s">
         <v>10</v>
       </c>
       <c r="F84">
-        <v>61.304</v>
+        <v>61.184</v>
       </c>
     </row>
     <row r="85" spans="1:6">
       <c r="A85" t="s">
-        <v>276</v>
+        <v>178</v>
       </c>
       <c r="B85" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="C85" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="D85" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="E85" t="s">
         <v>10</v>
       </c>
       <c r="F85">
-        <v>60.668</v>
+        <v>60.649</v>
       </c>
     </row>
     <row r="86" spans="1:6">
       <c r="A86" t="s">
-        <v>181</v>
+        <v>45</v>
       </c>
       <c r="B86" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="C86" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="D86" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="E86" t="s">
         <v>10</v>
       </c>
       <c r="F86">
-        <v>60.257</v>
+        <v>59.448</v>
       </c>
     </row>
     <row r="87" spans="1:6">
       <c r="A87" t="s">
-        <v>283</v>
+        <v>130</v>
       </c>
       <c r="B87" t="s">
         <v>284</v>
       </c>
       <c r="C87" t="s">
         <v>285</v>
       </c>
       <c r="D87" t="s">
         <v>286</v>
       </c>
       <c r="E87" t="s">
         <v>10</v>
       </c>
       <c r="F87">
-        <v>60.064999999999998</v>
+        <v>59.369</v>
       </c>
     </row>
     <row r="88" spans="1:6">
       <c r="A88" t="s">
-        <v>47</v>
+        <v>287</v>
       </c>
       <c r="B88" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="C88" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="D88" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="E88" t="s">
-        <v>10</v>
+        <v>291</v>
       </c>
       <c r="F88">
-        <v>59.574</v>
+        <v>91.30200000000001</v>
       </c>
     </row>
     <row r="89" spans="1:6">
       <c r="A89" t="s">
-        <v>199</v>
+        <v>94</v>
       </c>
       <c r="B89" t="s">
-        <v>290</v>
+        <v>292</v>
       </c>
       <c r="C89" t="s">
+        <v>292</v>
+      </c>
+      <c r="D89" t="s">
+        <v>293</v>
+      </c>
+      <c r="E89" t="s">
         <v>291</v>
       </c>
-      <c r="D89" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F89">
-        <v>58.113</v>
+        <v>81.515</v>
       </c>
     </row>
     <row r="90" spans="1:6">
       <c r="A90" t="s">
-        <v>293</v>
+        <v>76</v>
       </c>
       <c r="B90" t="s">
         <v>294</v>
       </c>
       <c r="C90" t="s">
         <v>295</v>
       </c>
       <c r="D90" t="s">
         <v>296</v>
       </c>
       <c r="E90" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F90">
-        <v>91.886</v>
+        <v>79.54000000000001</v>
       </c>
     </row>
     <row r="91" spans="1:6">
       <c r="A91" t="s">
-        <v>99</v>
+        <v>297</v>
       </c>
       <c r="B91" t="s">
         <v>298</v>
       </c>
       <c r="C91" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D91" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="E91" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F91">
-        <v>81.733</v>
+        <v>75.467</v>
       </c>
     </row>
     <row r="92" spans="1:6">
       <c r="A92" t="s">
-        <v>44</v>
+        <v>301</v>
       </c>
       <c r="B92" t="s">
-        <v>300</v>
+        <v>302</v>
       </c>
       <c r="C92" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="D92" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="E92" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F92">
-        <v>80.628</v>
+        <v>72.031000000000006</v>
       </c>
     </row>
     <row r="93" spans="1:6">
       <c r="A93" t="s">
-        <v>303</v>
+        <v>53</v>
       </c>
       <c r="B93" t="s">
+        <v>34</v>
+      </c>
+      <c r="C93" t="s">
         <v>304</v>
       </c>
-      <c r="C93" t="s">
+      <c r="D93" t="s">
         <v>305</v>
       </c>
-      <c r="D93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E93" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F93">
-        <v>75.091999999999999</v>
+        <v>71.521</v>
       </c>
     </row>
     <row r="94" spans="1:6">
       <c r="A94" t="s">
-        <v>55</v>
+        <v>207</v>
       </c>
       <c r="B94" t="s">
+        <v>12</v>
+      </c>
+      <c r="C94" t="s">
+        <v>306</v>
+      </c>
+      <c r="D94" t="s">
         <v>307</v>
       </c>
-      <c r="C94" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E94" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F94">
-        <v>71.482</v>
+        <v>71.094999999999999</v>
       </c>
     </row>
     <row r="95" spans="1:6">
       <c r="A95" t="s">
-        <v>203</v>
+        <v>287</v>
       </c>
       <c r="B95" t="s">
-        <v>16</v>
+        <v>308</v>
       </c>
       <c r="C95" t="s">
+        <v>309</v>
+      </c>
+      <c r="D95" t="s">
         <v>310</v>
       </c>
-      <c r="D95" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E95" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F95">
-        <v>71.444</v>
+        <v>70.876</v>
       </c>
     </row>
     <row r="96" spans="1:6">
       <c r="A96" t="s">
+        <v>73</v>
+      </c>
+      <c r="B96" t="s">
+        <v>311</v>
+      </c>
+      <c r="C96" t="s">
         <v>312</v>
       </c>
-      <c r="B96" t="s">
+      <c r="D96" t="s">
         <v>313</v>
       </c>
-      <c r="C96" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E96" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F96">
-        <v>71.143</v>
+        <v>70.62</v>
       </c>
     </row>
     <row r="97" spans="1:6">
       <c r="A97" t="s">
-        <v>293</v>
+        <v>178</v>
       </c>
       <c r="B97" t="s">
+        <v>314</v>
+      </c>
+      <c r="C97" t="s">
         <v>315</v>
       </c>
-      <c r="C97" t="s">
+      <c r="D97" t="s">
         <v>316</v>
       </c>
-      <c r="D97" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E97" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F97">
-        <v>70.896</v>
+        <v>70.486</v>
       </c>
     </row>
     <row r="98" spans="1:6">
       <c r="A98" t="s">
-        <v>181</v>
+        <v>317</v>
       </c>
       <c r="B98" t="s">
+        <v>12</v>
+      </c>
+      <c r="C98" t="s">
         <v>318</v>
       </c>
-      <c r="C98" t="s">
+      <c r="D98" t="s">
         <v>319</v>
       </c>
-      <c r="D98" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E98" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F98">
-        <v>69.565</v>
+        <v>69.277</v>
       </c>
     </row>
     <row r="99" spans="1:6">
       <c r="A99" t="s">
+        <v>320</v>
+      </c>
+      <c r="B99" t="s">
         <v>321</v>
       </c>
-      <c r="B99" t="s">
+      <c r="C99" t="s">
         <v>322</v>
       </c>
-      <c r="C99" t="s">
+      <c r="D99" t="s">
         <v>323</v>
       </c>
-      <c r="D99" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E99" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F99">
-        <v>68.72199999999999</v>
+        <v>69.0060000000000002</v>
       </c>
     </row>
     <row r="100" spans="1:6">
       <c r="A100" t="s">
-        <v>171</v>
+        <v>200</v>
       </c>
       <c r="B100" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C100" t="s">
+        <v>324</v>
+      </c>
+      <c r="D100" t="s">
         <v>325</v>
       </c>
-      <c r="D100" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E100" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F100">
         <v>68.535</v>
       </c>
     </row>
     <row r="101" spans="1:6">
       <c r="A101" t="s">
-        <v>191</v>
+        <v>214</v>
       </c>
       <c r="B101" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="C101" t="s">
+        <v>326</v>
+      </c>
+      <c r="D101" t="s">
         <v>327</v>
       </c>
-      <c r="D101" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E101" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F101">
-        <v>68.422</v>
+        <v>68.303</v>
       </c>
     </row>
     <row r="102" spans="1:6">
       <c r="A102" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="B102" t="s">
+        <v>328</v>
+      </c>
+      <c r="C102" t="s">
         <v>329</v>
       </c>
-      <c r="C102" t="s">
+      <c r="D102" t="s">
         <v>330</v>
       </c>
-      <c r="D102" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E102" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F102">
-        <v>66.79600000000001</v>
+        <v>67.59099999999999</v>
       </c>
     </row>
     <row r="103" spans="1:6">
       <c r="A103" t="s">
-        <v>241</v>
+        <v>331</v>
       </c>
       <c r="B103" t="s">
-        <v>168</v>
+        <v>332</v>
       </c>
       <c r="C103" t="s">
         <v>332</v>
       </c>
       <c r="D103" t="s">
         <v>333</v>
       </c>
       <c r="E103" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F103">
-        <v>65.68899999999999</v>
+        <v>67.554</v>
       </c>
     </row>
     <row r="104" spans="1:6">
       <c r="A104" t="s">
-        <v>207</v>
+        <v>220</v>
       </c>
       <c r="B104" t="s">
+        <v>146</v>
+      </c>
+      <c r="C104" t="s">
         <v>334</v>
       </c>
-      <c r="C104" t="s">
+      <c r="D104" t="s">
         <v>335</v>
       </c>
-      <c r="D104" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E104" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="F104">
-        <v>0.0</v>
+        <v>66.714</v>
       </c>
     </row>
     <row r="105" spans="1:6">
       <c r="A105" t="s">
+        <v>336</v>
+      </c>
+      <c r="B105" t="s">
         <v>337</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="C105" t="s">
         <v>338</v>
       </c>
       <c r="D105" t="s">
         <v>339</v>
       </c>
       <c r="E105" t="s">
-        <v>340</v>
+        <v>291</v>
       </c>
       <c r="F105">
-        <v>69.057000000000002</v>
+        <v>64.43899999999999</v>
       </c>
     </row>
     <row r="106" spans="1:6">
       <c r="A106" t="s">
+        <v>184</v>
+      </c>
+      <c r="B106" t="s">
+        <v>340</v>
+      </c>
+      <c r="C106" t="s">
         <v>341</v>
       </c>
-      <c r="B106" t="s">
+      <c r="D106" t="s">
         <v>342</v>
       </c>
-      <c r="C106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E106" t="s">
-        <v>340</v>
+        <v>291</v>
       </c>
       <c r="F106">
-        <v>64.43899999999999</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>