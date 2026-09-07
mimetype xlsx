--- v2 (2026-05-30)
+++ v3 (2026-09-07)
@@ -12,1079 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="343">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
-  </si>
-[...1009 lines deleted...]
-    <t>G15CADHS2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1388,2184 +377,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F106"/>
+  <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
-      </c>
-[...2098 lines deleted...]
-        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>