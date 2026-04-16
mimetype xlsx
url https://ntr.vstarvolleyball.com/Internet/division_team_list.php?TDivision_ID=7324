--- v0 (2026-02-20)
+++ v1 (2026-04-16)
@@ -32,267 +32,267 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>12 National Gold</t>
+  </si>
+  <si>
+    <t>EXCEL 12 National Gold</t>
+  </si>
+  <si>
+    <t>G12EXCEL4NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>North Star Volleyball</t>
+  </si>
+  <si>
+    <t>12TLB ELITE</t>
+  </si>
+  <si>
+    <t>NSTVB TLB ELITE</t>
+  </si>
+  <si>
+    <t>G12NSTVB1NT</t>
+  </si>
+  <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 12 Black</t>
+  </si>
+  <si>
+    <t>Image 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXIMG1NT</t>
+  </si>
+  <si>
+    <t>11 Blue</t>
+  </si>
+  <si>
+    <t>EXCEL 11 Blue</t>
+  </si>
+  <si>
+    <t>G11EXCEL3NT</t>
+  </si>
+  <si>
+    <t>12 White Boys</t>
+  </si>
+  <si>
+    <t>EXCEL 12 White Boys</t>
+  </si>
+  <si>
+    <t>B12EXCEL2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
+    <t>12 National Black</t>
+  </si>
+  <si>
+    <t>360 12 National Black</t>
+  </si>
+  <si>
+    <t>G12SIXTY3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIV 11 National </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Image 11 National </t>
+  </si>
+  <si>
+    <t>G11TXIMG1NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>12 ELITE</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 12E</t>
+  </si>
+  <si>
+    <t>G12CADHS1NT</t>
+  </si>
+  <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>11 Silver Cindy</t>
+  </si>
+  <si>
+    <t>Skyline 11 Silver Cindy</t>
+  </si>
+  <si>
+    <t>G11SKYLN5NT</t>
+  </si>
+  <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 12</t>
+  </si>
+  <si>
+    <t>G12WAVBC1NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>12 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 12 Gold</t>
+  </si>
+  <si>
+    <t>G12DAVBC1NT</t>
+  </si>
+  <si>
     <t>360 12.1</t>
   </si>
   <si>
     <t>G12SIXTY2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...56 lines deleted...]
-    <t>G12TXIMG1NT</t>
+    <t>DEA Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 Black </t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEAVB 11 Black </t>
+  </si>
+  <si>
+    <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>Victory 12 White</t>
   </si>
   <si>
     <t>G12VCTRY3NT</t>
   </si>
   <si>
-    <t>Wave Volleyball</t>
-[...29 lines deleted...]
-    <t>G11SKYLN5NT</t>
+    <t>Shock Volleyball</t>
+  </si>
+  <si>
+    <t>Shock 12 White</t>
+  </si>
+  <si>
+    <t>Shock 12 Metro</t>
+  </si>
+  <si>
+    <t>G12PTOMZ1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation Red Oak 12 Elite</t>
+  </si>
+  <si>
+    <t>DNRO 12 Elite</t>
+  </si>
+  <si>
+    <t>G12DRIVE5NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>iCrush 11 Blue</t>
+  </si>
+  <si>
+    <t>G11INCRU3NT</t>
+  </si>
+  <si>
+    <t>Pegasus Athletics Club</t>
+  </si>
+  <si>
+    <t>PAC 12u Astro</t>
+  </si>
+  <si>
+    <t>G12PEGAC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
+    <t>PAC 11u Astro</t>
+  </si>
+  <si>
+    <t>G11PEGAC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>12 Red Kaeley</t>
   </si>
   <si>
     <t>Premier 12 Red K</t>
   </si>
   <si>
     <t>G12PREMR5NT</t>
   </si>
   <si>
-    <t>Pending</t>
-[...89 lines deleted...]
-    <t>G11PEGAC1NT</t>
+    <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -636,444 +636,444 @@
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B2">
-        <v>12.1</v>
+      <c r="B2" t="s">
+        <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2">
-        <v>81.869</v>
+        <v>80.315</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F3">
-        <v>76.16800000000001</v>
+        <v>71.20999999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4">
-        <v>73.416</v>
+        <v>70.61499999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5">
-        <v>71.93600000000001</v>
+        <v>69.596</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6">
-        <v>69.49299999999999</v>
+        <v>69.39100000000001</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F7">
-        <v>68.602</v>
+        <v>69.048000000000002</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>15</v>
+      </c>
+      <c r="B8" t="s">
         <v>29</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>30</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>31</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F8">
-        <v>68.297</v>
+        <v>66.798</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F9">
-        <v>65.50700000000001</v>
+        <v>66.768</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F10">
-        <v>64.414</v>
+        <v>66.66800000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
+        <v>41</v>
+      </c>
+      <c r="D11" t="s">
         <v>42</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F11">
-        <v>62.914</v>
+        <v>66.0060000000000002</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
+        <v>43</v>
+      </c>
+      <c r="B12" t="s">
         <v>44</v>
       </c>
-      <c r="B12" t="s">
+      <c r="C12" t="s">
         <v>45</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>10</v>
       </c>
       <c r="F12">
-        <v>59.434</v>
+        <v>64.83</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>25</v>
+      </c>
+      <c r="B13">
+        <v>12.1</v>
       </c>
       <c r="C13" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F13">
-        <v>0.0</v>
+        <v>64.789</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D14" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F14">
-        <v>0.0</v>
+        <v>63.962</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>53</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
+        <v>55</v>
+      </c>
+      <c r="D15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F15">
-        <v>0.0</v>
+        <v>63.812</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" t="s">
         <v>60</v>
       </c>
-      <c r="C16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F16">
-        <v>0.0</v>
+        <v>60.037999999999997</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>64</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F17">
-        <v>0.0</v>
+        <v>59.058999999999997</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>65</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" t="s">
+        <v>66</v>
+      </c>
+      <c r="D18" t="s">
         <v>67</v>
       </c>
-      <c r="B18" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F18">
-        <v>0.0</v>
+        <v>58.374</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>10</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
+        <v>69</v>
+      </c>
+      <c r="C19" t="s">
+        <v>69</v>
+      </c>
+      <c r="D19" t="s">
         <v>70</v>
       </c>
-      <c r="C19" t="s">
+      <c r="E19" t="s">
         <v>71</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19">
-        <v>0.0</v>
+        <v>67.066000000000003</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
+        <v>72</v>
+      </c>
+      <c r="C20" t="s">
+        <v>72</v>
+      </c>
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E20" t="s">
-        <v>76</v>
+        <v>71</v>
       </c>
       <c r="F20">
-        <v>59.763</v>
+        <v>64.779</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
+        <v>75</v>
+      </c>
+      <c r="C21" t="s">
+        <v>76</v>
+      </c>
+      <c r="D21" t="s">
         <v>77</v>
       </c>
-      <c r="C21" t="s">
-[...2 lines deleted...]
-      <c r="D21" t="s">
+      <c r="E21" t="s">
         <v>78</v>
       </c>
-      <c r="E21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>0.0</v>
+        <v>60.012999999999998</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>