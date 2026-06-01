--- v1 (2026-04-16)
+++ v2 (2026-06-01)
@@ -649,251 +649,251 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>80.315</v>
+        <v>81.0040000000000049</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>71.20999999999999</v>
+        <v>71.122</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>70.61499999999999</v>
+        <v>70.64100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>69.596</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.39100000000001</v>
+        <v>68.883</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>69.048000000000002</v>
+        <v>68.842</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>66.798</v>
+        <v>67.286</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>66.768</v>
+        <v>66.66800000000001</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>66.66800000000001</v>
+        <v>66.48699999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>66.0060000000000002</v>
+        <v>66.0090000000000003</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>64.83</v>
+        <v>65.117</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>12.1</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>64.789</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>49</v>
@@ -909,51 +909,51 @@
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>63.962</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>53</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>63.812</v>
+        <v>63.673</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>60.037999999999997</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
@@ -989,71 +989,71 @@
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>58.374</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>69</v>
       </c>
       <c r="D19" t="s">
         <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>71</v>
       </c>
       <c r="F19">
-        <v>67.066000000000003</v>
+        <v>67.759</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>72</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>71</v>
       </c>
       <c r="F20">
-        <v>64.779</v>
+        <v>64.678</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>78</v>
       </c>
       <c r="F21">
         <v>60.012999999999998</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>