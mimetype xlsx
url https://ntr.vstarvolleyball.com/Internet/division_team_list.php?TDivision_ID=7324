--- v2 (2026-06-01)
+++ v3 (2026-09-07)
@@ -12,287 +12,68 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="6">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
-  </si>
-[...217 lines deleted...]
-    <t>DroppedNoShow</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,484 +377,84 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F21"/>
+  <dimension ref="A1:F1"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
-      </c>
-[...398 lines deleted...]
-        <v>60.012999999999998</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>