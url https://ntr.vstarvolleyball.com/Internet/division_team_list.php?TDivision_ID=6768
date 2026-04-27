--- v0 (2026-03-11)
+++ v1 (2026-04-27)
@@ -56,228 +56,228 @@
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 13 AMPD Navy</t>
   </si>
   <si>
     <t>G13NRGVC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14</t>
   </si>
   <si>
     <t>G14PCEVB1NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Intense Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 14 Intense Red </t>
+  </si>
+  <si>
+    <t>G14INTEG2NT</t>
+  </si>
+  <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>14 CALEY</t>
   </si>
   <si>
     <t>TC ELITE 14C</t>
   </si>
   <si>
     <t>G14TCEVB1BY</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>Endless 14 Navy</t>
   </si>
   <si>
     <t>G14ENDAV1NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>14 National Green</t>
   </si>
   <si>
     <t>Summit 14 National Green</t>
   </si>
   <si>
     <t>G14DSUMM2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>14 Silver</t>
   </si>
   <si>
     <t>TAV 14 Silver</t>
   </si>
   <si>
     <t>G14TXADV4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">14 Club Blue </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 14 Club Blue </t>
+  </si>
+  <si>
+    <t>G14INTEG3NT</t>
+  </si>
+  <si>
     <t>14 National Blue</t>
   </si>
   <si>
     <t>NRG 14 National Blue</t>
   </si>
   <si>
     <t>G14NRGVC6NT</t>
   </si>
   <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>TAV 14 White</t>
+  </si>
+  <si>
+    <t>G14TXADV7NT</t>
+  </si>
+  <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 NAT-Liz</t>
   </si>
   <si>
     <t>G14FRFLY5NT</t>
   </si>
   <si>
-    <t>14 White</t>
-[...14 lines deleted...]
-    <t>G14INTEG3NT</t>
+    <t>14 National Navy</t>
+  </si>
+  <si>
+    <t>NRG 14 National Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC4NT</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 14 Black</t>
   </si>
   <si>
     <t>MUSVB 14 Black</t>
   </si>
   <si>
     <t>G14MUSVB1NT</t>
   </si>
   <si>
-    <t>14 National Navy</t>
-[...5 lines deleted...]
-    <t>G14NRGVC4NT</t>
+    <t>The Cove</t>
+  </si>
+  <si>
+    <t>U14</t>
+  </si>
+  <si>
+    <t>Cove 14</t>
+  </si>
+  <si>
+    <t>G14COVEV1NT</t>
   </si>
   <si>
     <t>Flyers 14 REG-Ashley</t>
   </si>
   <si>
     <t>G14FRFLY7NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 14 Black</t>
   </si>
   <si>
     <t>Legend 14 Black</t>
   </si>
   <si>
     <t>G14LEVBC1NT</t>
   </si>
   <si>
-    <t>The Cove</t>
-[...10 lines deleted...]
-  <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 14 National</t>
   </si>
   <si>
     <t>Image 14 Nat</t>
   </si>
   <si>
     <t>G14TXIMG3NT</t>
   </si>
   <si>
+    <t>14 Club White</t>
+  </si>
+  <si>
+    <t>Integrity 14 Club White</t>
+  </si>
+  <si>
+    <t>G14INTEG5NT</t>
+  </si>
+  <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14INTEG5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -634,411 +634,411 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>87.096000000000004</v>
+        <v>86.235</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3">
         <v>14.1</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>80.247</v>
+        <v>78.116</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>75.42700000000001</v>
+        <v>74.124</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>73.78400000000001</v>
+        <v>73.617</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>69.937</v>
+        <v>71.73399999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>68.70699999999999</v>
+        <v>69.678</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>67.055999999999997</v>
+        <v>66.88500000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>14</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>65.654</v>
+        <v>64.902</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>65.031000000000006</v>
+        <v>64.789</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>30</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>64.893</v>
+        <v>64.354</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>63.692</v>
+        <v>64.241</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>46</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>47</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>48</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>62.96</v>
+        <v>63.31</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>6</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
         <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>51</v>
       </c>
       <c r="D14" t="s">
         <v>52</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>62.58</v>
+        <v>61.919</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>37</v>
+        <v>53</v>
       </c>
       <c r="B15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>60.984</v>
+        <v>61.111</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="B16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>60.707</v>
+        <v>60.747</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
         <v>60</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>59.816</v>
+        <v>60.119</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>58.14</v>
+        <v>58.951</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>14</v>
+      </c>
+      <c r="B19" t="s">
         <v>67</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>69</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>56.283</v>
+        <v>56.505</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>18</v>
+        <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>55.063000000000002</v>
+        <v>56.376</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>