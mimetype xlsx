--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -47,311 +47,311 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>11 Royal</t>
   </si>
   <si>
     <t>Skyline 11 Royal</t>
   </si>
   <si>
     <t>G11SKYLN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>11 Navy Telos</t>
+  </si>
+  <si>
+    <t>Arete 11 Navy Telos</t>
+  </si>
+  <si>
+    <t>G11ARETE1NT</t>
+  </si>
+  <si>
     <t>10 Royal</t>
   </si>
   <si>
     <t>Skyline 10 Royal</t>
   </si>
   <si>
     <t>G10SKYLN1NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...8 lines deleted...]
-    <t>G11ARETE1NT</t>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 11 Navy</t>
+  </si>
+  <si>
+    <t>G11AMSVC1NT</t>
+  </si>
+  <si>
+    <t>Instinct VBC</t>
+  </si>
+  <si>
+    <t>11 Wild Gold</t>
+  </si>
+  <si>
+    <t>Instinct 11 Wild Gold</t>
+  </si>
+  <si>
+    <t>G11INSTN1NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>11 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 11 Intense Blue</t>
+  </si>
+  <si>
+    <t>G11INTEG1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>TAV 11 Black</t>
   </si>
   <si>
     <t>G11TXADV1NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...17 lines deleted...]
-    <t>G11INSTN1NT</t>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>11 Blue</t>
+  </si>
+  <si>
+    <t>Elevate 11 Blue</t>
+  </si>
+  <si>
+    <t>G11COTTN1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Premier 11 Black</t>
   </si>
   <si>
     <t>G11PREMR1NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...20 lines deleted...]
-    <t>G11INTEG1NT</t>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>11 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 11 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G11NRGVC1NT</t>
+  </si>
+  <si>
+    <t>1 United Volleyball</t>
+  </si>
+  <si>
+    <t>1United 11Elite Blue</t>
+  </si>
+  <si>
+    <t>G111UNVB2NT</t>
   </si>
   <si>
     <t>11 Silver Bryana</t>
   </si>
   <si>
     <t>Skyline 11 Silver Bryana</t>
   </si>
   <si>
     <t>G11SKYLN4NT</t>
   </si>
   <si>
-    <t>NRG VBC</t>
-[...19 lines deleted...]
-  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve">11'S ELITE GREEN </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog 11E Green </t>
   </si>
   <si>
     <t>G11FROGS4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>11 Red</t>
+  </si>
+  <si>
+    <t>Drive Nation 11 Red</t>
+  </si>
+  <si>
+    <t>G11DRIVE1NT</t>
+  </si>
+  <si>
     <t>11 Wild Black</t>
   </si>
   <si>
     <t>Instinct 11 Wild Black</t>
   </si>
   <si>
     <t>G11INSTN2NT</t>
   </si>
   <si>
+    <t>Excel Volleyball</t>
+  </si>
+  <si>
+    <t>EXCEL 11 Blue</t>
+  </si>
+  <si>
+    <t>G11EXCEL3NT</t>
+  </si>
+  <si>
+    <t>Frisco Flyers Volleyball Club</t>
+  </si>
+  <si>
+    <t>Flyers 11 USA-Rico</t>
+  </si>
+  <si>
+    <t>G11FRFLY1NT</t>
+  </si>
+  <si>
+    <t>11 White</t>
+  </si>
+  <si>
+    <t>Skyline 11 White</t>
+  </si>
+  <si>
+    <t>G11SKYLN3NT</t>
+  </si>
+  <si>
+    <t>10'S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 10N Black</t>
+  </si>
+  <si>
+    <t>G10FROGS2NT</t>
+  </si>
+  <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 11 Black</t>
   </si>
   <si>
     <t>G11PEVBA1NT</t>
   </si>
   <si>
-    <t>Frisco Flyers Volleyball Club</t>
-[...35 lines deleted...]
-    <t>G11SKYLN3NT</t>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE11 RED LEWIS</t>
+  </si>
+  <si>
+    <t>ACCEL 11 RED LEWIS</t>
+  </si>
+  <si>
+    <t>G11ACCEL1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>11 Kaos Black</t>
   </si>
   <si>
     <t>360 11 Kaos Black</t>
   </si>
   <si>
     <t>G11SIXTY1NT</t>
   </si>
   <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>11 National Black</t>
+  </si>
+  <si>
+    <t>Victory 11 National Black</t>
+  </si>
+  <si>
+    <t>G11VCTRY1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>11 Black M’Kayla</t>
+  </si>
+  <si>
+    <t>EMV 11 Black M’Kayla</t>
+  </si>
+  <si>
+    <t>G11EAGMT2NT</t>
+  </si>
+  <si>
+    <t>11 Crimson</t>
+  </si>
+  <si>
+    <t>Premier 11 Crimson</t>
+  </si>
+  <si>
+    <t>G11PREMR2NT</t>
+  </si>
+  <si>
     <t>10’S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 10N White</t>
   </si>
   <si>
     <t>G10FROGS3NT</t>
   </si>
   <si>
-    <t>Accelerate Volleyball Club</t>
-[...52 lines deleted...]
-  <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">11 Black </t>
   </si>
   <si>
     <t xml:space="preserve">DEAVB 11 Black </t>
   </si>
   <si>
     <t>G11DEAVB1NT</t>
   </si>
   <si>
     <t>Flyers 10 NAT-Christi</t>
   </si>
   <si>
     <t>G10FRFLY1NT</t>
   </si>
   <si>
     <t>10 Black Krista</t>
   </si>
   <si>
     <t>EMV 10 Black Krista</t>
   </si>
   <si>
     <t>G10EAGMT1NT</t>
@@ -359,66 +359,66 @@
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>1United 10N Blue</t>
   </si>
   <si>
     <t>G101UNVB1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>11 Elite</t>
   </si>
   <si>
     <t>No Limits 11 Elite</t>
   </si>
   <si>
     <t>G11NLVBC1NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
+    <t>11 Black Josh</t>
+  </si>
+  <si>
+    <t>TEJAS 11 Black Josh</t>
+  </si>
+  <si>
+    <t>G11TEJAS1NT</t>
+  </si>
+  <si>
     <t>11 Red Erik</t>
   </si>
   <si>
     <t>TEJAS 11 Red Erik</t>
   </si>
   <si>
     <t>G11TEJAS2NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11TEJAS1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -775,651 +775,651 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>87.304</v>
+        <v>87.604</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>80.774</v>
+        <v>80.47</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>78.646</v>
+        <v>77.768</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>19</v>
+      </c>
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>77.773</v>
+        <v>77.63800000000001</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>76.965</v>
+        <v>76.349</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>76.21599999999999</v>
+        <v>76.054000000000002</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="C8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>74.97499999999999</v>
+        <v>75.608</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>74.193</v>
+        <v>75.395</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>73.827</v>
+        <v>74.087000000000003</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>6</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>73.70099999999999</v>
+        <v>73.11</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>72.41</v>
+        <v>72.468</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>6</v>
+      </c>
+      <c r="B13" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>71.498</v>
+        <v>71.14100000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>71.224</v>
+        <v>70.818</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>25</v>
+        <v>54</v>
       </c>
       <c r="B15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>70.879</v>
+        <v>70.473</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>57</v>
+        <v>21</v>
       </c>
       <c r="B16" t="s">
-        <v>19</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>70.744</v>
+        <v>70.471</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>34</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>70.39</v>
+        <v>69.98</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>33</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="D18" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>69.747</v>
+        <v>69.955</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>66</v>
+        <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>69.11199999999999</v>
+        <v>68.788</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>6</v>
+        <v>50</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>67.958</v>
+        <v>68.502</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>73</v>
       </c>
       <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
         <v>74</v>
       </c>
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>75</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>66.0049999999999955</v>
+        <v>67.756</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>50</v>
+        <v>76</v>
       </c>
       <c r="B22" t="s">
         <v>77</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>65.629</v>
+        <v>66.404</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>80</v>
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>65.602</v>
+        <v>65.765</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="B24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>64.95</v>
+        <v>65.66</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>64.678</v>
+        <v>65.58199999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>91</v>
+        <v>37</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>64.438</v>
+        <v>64.971</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>61.379</v>
+        <v>64.46599999999999</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
         <v>99</v>
       </c>
       <c r="C28" t="s">
         <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>61.284</v>
+        <v>63.962</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="B29" t="s">
         <v>102</v>
       </c>
       <c r="C29" t="s">
         <v>102</v>
       </c>
       <c r="D29" t="s">
         <v>103</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>59.31</v>
+        <v>59.835</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
       <c r="B30" t="s">
         <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>105</v>
       </c>
       <c r="D30" t="s">
         <v>106</v>
       </c>
       <c r="E30" t="s">
         <v>107</v>
       </c>
       <c r="F30">
-        <v>72.746</v>
+        <v>75.90000000000001</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>108</v>
       </c>
       <c r="D31" t="s">
         <v>109</v>
       </c>
       <c r="E31" t="s">
         <v>107</v>
       </c>
       <c r="F31">
-        <v>69.126</v>
+        <v>70.031999999999996</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>110</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>113</v>
       </c>
       <c r="E32" t="s">
         <v>107</v>
       </c>
       <c r="F32">
-        <v>65.774</v>
+        <v>69.069999999999993</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>114</v>
       </c>
       <c r="B33" t="s">
         <v>115</v>
       </c>
       <c r="C33" t="s">
         <v>116</v>
       </c>
       <c r="D33" t="s">
         <v>117</v>
       </c>
       <c r="E33" t="s">
         <v>107</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>114</v>