--- v0 (2026-03-11)
+++ v1 (2026-04-29)
@@ -32,77 +32,77 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>TAV 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXADV1NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>12 White - Lara</t>
   </si>
   <si>
     <t>Skyline 12 White Lara</t>
   </si>
   <si>
     <t>G12SKYLN3NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...13 lines deleted...]
-  <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 12 RED</t>
   </si>
   <si>
     <t>G12AMSVC2NT</t>
   </si>
   <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>12 National Blue</t>
   </si>
   <si>
     <t>Summit 12 National Blue</t>
@@ -146,87 +146,87 @@
   <si>
     <t>JET Volleyball</t>
   </si>
   <si>
     <t>JET 12 Evers</t>
   </si>
   <si>
     <t>JET 12 Grit</t>
   </si>
   <si>
     <t>G12JETVB1SU</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>FH 12 Alaka'i-Nina</t>
   </si>
   <si>
     <t>G12FIELD4NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>12 Regional</t>
+  </si>
+  <si>
+    <t>LVA 12 Regional</t>
+  </si>
+  <si>
+    <t>G12LUNVA1NT</t>
+  </si>
+  <si>
     <t>Flyers 12 USA-Ed</t>
   </si>
   <si>
     <t>G12FRFLY3NT</t>
   </si>
   <si>
-    <t>Luna Volleyball Academy</t>
-[...10 lines deleted...]
-  <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
+    <t>12 Club Red</t>
+  </si>
+  <si>
+    <t>Integrity 12 Club Red</t>
+  </si>
+  <si>
+    <t>G12INTEG4NT</t>
+  </si>
+  <si>
     <t>12 Club Blue</t>
   </si>
   <si>
     <t>Integrity 12 Club Blue</t>
   </si>
   <si>
     <t>G12INTEG3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12INTEG4NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 11N Blue</t>
   </si>
   <si>
     <t>G111UNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>12 Gold</t>
   </si>
   <si>
     <t>TAV 12 Gold</t>
   </si>
@@ -634,411 +634,411 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>83.45</v>
+        <v>82.42700000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>82.569</v>
+        <v>81.0010000000000048</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>79.61799999999999</v>
+        <v>80.373</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>78.727</v>
+        <v>76.961</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>74.527</v>
+        <v>76.73</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>72.416</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>30</v>
       </c>
       <c r="D8" t="s">
         <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>70.096999999999994</v>
+        <v>70.069999999999993</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>68.401</v>
+        <v>67.86799999999999</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>67.431</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>40</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>65.511</v>
+        <v>66.267</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>29</v>
+        <v>44</v>
       </c>
       <c r="B12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>65.17700000000001</v>
+        <v>65.98</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>29</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>63.678</v>
+        <v>65.684</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>61.519</v>
+        <v>63.593</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>50</v>
       </c>
       <c r="B15" t="s">
         <v>54</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>61.519</v>
+        <v>62.391</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>60</v>
       </c>
       <c r="F16">
         <v>95.607</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>57</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>60</v>
       </c>
       <c r="F17">
-        <v>69.11499999999999</v>
+        <v>70.483</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>11</v>
+        <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>63</v>
       </c>
       <c r="C18" t="s">
         <v>64</v>
       </c>
       <c r="D18" t="s">
         <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>60</v>
       </c>
       <c r="F18">
-        <v>68.096999999999994</v>
+        <v>68.98399999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19" t="s">
         <v>66</v>
       </c>
       <c r="C19" t="s">
         <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>60</v>
       </c>
       <c r="F19">
-        <v>66.238</v>
+        <v>67.608</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>69</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20">
-        <v>60.258</v>
+        <v>58.758</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>