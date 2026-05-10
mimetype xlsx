--- v0 (2026-03-18)
+++ v1 (2026-05-10)
@@ -89,375 +89,375 @@
   <si>
     <t>G141UNVB1NT</t>
   </si>
   <si>
     <t>14 Royal - Josh</t>
   </si>
   <si>
     <t>Skyline 14 Royal Josh</t>
   </si>
   <si>
     <t>G14SKYLN2NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>APV 14 National Black</t>
   </si>
   <si>
     <t>G14ATPRV1NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>TAV 14 Blue</t>
+  </si>
+  <si>
+    <t>G14TXADV2NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 Red</t>
   </si>
   <si>
     <t>DN 14 Red</t>
   </si>
   <si>
     <t>G14DRIVE1NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...10 lines deleted...]
-  <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>14 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 14 AMPD Navy</t>
   </si>
   <si>
     <t>G14NRGVC1NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 14 Intense Blue</t>
+  </si>
+  <si>
+    <t>G14INTEG1NT</t>
+  </si>
+  <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 National</t>
   </si>
   <si>
     <t>Heat 14 National</t>
   </si>
   <si>
     <t>G14ROCKH1NT</t>
   </si>
   <si>
-    <t>Integrity Volleyball Club</t>
-[...8 lines deleted...]
-    <t>G14INTEG1NT</t>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 14 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 14P</t>
+  </si>
+  <si>
+    <t>G14FWFIR1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>14 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 14 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G14ARETE2NT</t>
+  </si>
+  <si>
+    <t>14 White - Isabel</t>
+  </si>
+  <si>
+    <t>Skyline 14 White Isabel</t>
+  </si>
+  <si>
+    <t>G14SKYLN5NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14</t>
   </si>
   <si>
     <t>G14PCEVB1NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...20 lines deleted...]
-    <t>G14FWFIR1NT</t>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Black Carrie</t>
+  </si>
+  <si>
+    <t>TEJAS 14 Black Carrie</t>
+  </si>
+  <si>
+    <t>G14TEJAS2NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>Victory 14 National Black</t>
+  </si>
+  <si>
+    <t>G14VCTRY1NT</t>
+  </si>
+  <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>14 Black</t>
+  </si>
+  <si>
+    <t>WF Elite 14 Black</t>
+  </si>
+  <si>
+    <t>G14WFELT1NT</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>14 National Blue</t>
   </si>
   <si>
     <t>EXCEL 14 National Blue</t>
   </si>
   <si>
     <t>G14EXCEL3NT</t>
   </si>
   <si>
-    <t>Tejas Volleyball Club</t>
-[...20 lines deleted...]
-    <t>G14WFELT1NT</t>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>14 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 14 Kaos Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY1NT</t>
   </si>
   <si>
     <t>Drive Nation 14 Black</t>
   </si>
   <si>
     <t>DN 14 Black</t>
   </si>
   <si>
     <t>G14DRIVE2NT</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK KEELING</t>
   </si>
   <si>
     <t>ACCEL 14 BLACK KEELING</t>
   </si>
   <si>
     <t>G14ACCEL1NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>14 Elite</t>
   </si>
   <si>
     <t>No Limits 14 Elite</t>
   </si>
   <si>
     <t>G14NLVBC1NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...26 lines deleted...]
-    <t>G14SKYLN5NT</t>
+    <t>1United 14N Black</t>
+  </si>
+  <si>
+    <t>G141UNVB3NT</t>
   </si>
   <si>
     <t>14 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 14 Intense Red </t>
   </si>
   <si>
     <t>G14INTEG2NT</t>
   </si>
   <si>
-    <t>1United 14N Black</t>
-[...2 lines deleted...]
-    <t>G141UNVB3NT</t>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 EXV Blue</t>
+  </si>
+  <si>
+    <t>Vision 14 EXV Blue</t>
+  </si>
+  <si>
+    <t>G14VIVBC1NT</t>
   </si>
   <si>
     <t>14 National Green</t>
   </si>
   <si>
     <t>Victory 14 National Green</t>
   </si>
   <si>
     <t>G14VCTRY2NT</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14AMSVC1NT</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>Arete 14 Navy</t>
+  </si>
+  <si>
+    <t>G14ARETE3NT</t>
+  </si>
+  <si>
     <t>McKinney Panthers</t>
   </si>
   <si>
     <t>MC Panthers 14 Gold</t>
   </si>
   <si>
     <t>G14MCKPA1NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>14 Silver</t>
+  </si>
+  <si>
+    <t>Elevate 14 Silver</t>
+  </si>
+  <si>
+    <t>G14COTTN2NT</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 14 Black</t>
   </si>
   <si>
     <t>G14INCRU1NT</t>
   </si>
   <si>
-    <t>AmeriSports Volleyball Club</t>
-[...19 lines deleted...]
-  <si>
     <t>14 National</t>
   </si>
   <si>
     <t>No Limits 14 National</t>
   </si>
   <si>
     <t>G14NLVBC2NT</t>
   </si>
   <si>
-    <t>14 Navy</t>
-[...17 lines deleted...]
-    <t>G14VIVBC1NT</t>
+    <t>Volley Pro Juniors</t>
+  </si>
+  <si>
+    <t>Volley Pro 14 Black</t>
+  </si>
+  <si>
+    <t>G14VPROJ1NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t xml:space="preserve">North Point 14 National </t>
   </si>
   <si>
     <t>G14NORPT1NT</t>
   </si>
   <si>
-    <t>Volley Pro Juniors</t>
-[...5 lines deleted...]
-    <t>G14VPROJ1NT</t>
+    <t>1United 14N Silver</t>
+  </si>
+  <si>
+    <t>G141UNVB4NT</t>
+  </si>
+  <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 14 Black</t>
+  </si>
+  <si>
+    <t>G14RESVB1NT</t>
   </si>
   <si>
     <t>14 EXV Black</t>
   </si>
   <si>
     <t>Vision 14 EXV Black</t>
   </si>
   <si>
     <t>G14VIVBC2NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G141UNVB4NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 14 USA-Jose</t>
   </si>
   <si>
     <t>G14FRFLY3NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 14 Red</t>
   </si>
   <si>
     <t>Image 14 Red</t>
   </si>
   <si>
     <t>G14TXIMG2NT</t>
   </si>
   <si>
     <t>14 Elite Gray</t>
   </si>
@@ -868,859 +868,859 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>98.116</v>
+        <v>98.046000000000006</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>97.76300000000001</v>
+        <v>97.88500000000001</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>96.498</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>94.331</v>
+        <v>94.654</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>22</v>
       </c>
       <c r="C6" t="s">
         <v>23</v>
       </c>
       <c r="D6" t="s">
         <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>91.553</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7" t="s">
         <v>26</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>86.616</v>
+        <v>87.508</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>29</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>86.324</v>
+        <v>87.343</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>86.078000000000003</v>
+        <v>86.901</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>81.35899999999999</v>
+        <v>81.10599999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>80.941</v>
+        <v>80.992</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
-      <c r="B12">
-        <v>14.1</v>
+      <c r="B12" t="s">
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>80.247</v>
+        <v>80.556</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>79.637</v>
+        <v>80.29300000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>6</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>79.559</v>
+        <v>78.25700000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B15">
+        <v>14.1</v>
+      </c>
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>77.56999999999999</v>
+        <v>77.417</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
+        <v>59</v>
+      </c>
+      <c r="B16" t="s">
         <v>60</v>
       </c>
-      <c r="B16" t="s">
+      <c r="C16" t="s">
         <v>61</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
         <v>62</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>77.503</v>
+        <v>77.401</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
+        <v>63</v>
+      </c>
+      <c r="B17" t="s">
+        <v>22</v>
+      </c>
+      <c r="C17" t="s">
         <v>64</v>
       </c>
-      <c r="B17" t="s">
+      <c r="D17" t="s">
         <v>65</v>
       </c>
-      <c r="C17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>76.015000000000001</v>
+        <v>77.166</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>25</v>
+        <v>66</v>
       </c>
       <c r="B18" t="s">
+        <v>67</v>
+      </c>
+      <c r="C18" t="s">
         <v>68</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>69</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>75.82299999999999</v>
+        <v>75.455</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>70</v>
+      </c>
+      <c r="B19" t="s">
         <v>71</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>72</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>73</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>75.78400000000001</v>
+        <v>75.41200000000001</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>74</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>74.782</v>
+        <v>74.854</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>74.54900000000001</v>
+        <v>74.146</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>81</v>
+      </c>
+      <c r="B22" t="s">
         <v>82</v>
       </c>
-      <c r="B22" t="s">
+      <c r="C22" t="s">
         <v>83</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>84</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>74.384</v>
+        <v>74.025000000000006</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>6</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>74.166</v>
+        <v>73.845</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>41</v>
+        <v>15</v>
       </c>
       <c r="B24" t="s">
         <v>89</v>
       </c>
       <c r="C24" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" t="s">
         <v>90</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>73.78400000000001</v>
+        <v>73.20699999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>15</v>
+        <v>37</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>73.11499999999999</v>
+        <v>73.0079999999999956</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>79</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>71.798</v>
+        <v>72.622</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>97</v>
+        <v>63</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>70.040000000000006</v>
+        <v>71.081000000000003</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>65</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>69.419</v>
+        <v>70.59099999999999</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>103</v>
+        <v>49</v>
       </c>
       <c r="B29" t="s">
         <v>104</v>
       </c>
       <c r="C29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="D29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>69.3</v>
+        <v>70.22499999999999</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>108</v>
       </c>
       <c r="D30" t="s">
         <v>109</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>68.551</v>
+        <v>69.741</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>75</v>
+        <v>110</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D31" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>68.453</v>
+        <v>69.387</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>48</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>113</v>
+        <v>67</v>
       </c>
       <c r="C32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>68.040999999999997</v>
+        <v>68.79000000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="B33" t="s">
         <v>117</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
         <v>119</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>67.444</v>
+        <v>68.258</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>120</v>
       </c>
       <c r="B34" t="s">
-        <v>110</v>
+        <v>67</v>
       </c>
       <c r="C34" t="s">
         <v>121</v>
       </c>
       <c r="D34" t="s">
         <v>122</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>66.855</v>
+        <v>67.28400000000001</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>123</v>
       </c>
       <c r="B35" t="s">
-        <v>65</v>
+        <v>117</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>66.80800000000001</v>
+        <v>66.756</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>116</v>
+        <v>15</v>
       </c>
       <c r="B36" t="s">
         <v>126</v>
       </c>
       <c r="C36" t="s">
+        <v>126</v>
+      </c>
+      <c r="D36" t="s">
         <v>127</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>66.637</v>
+        <v>66.56</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>128</v>
+      </c>
+      <c r="B37" t="s">
+        <v>67</v>
+      </c>
+      <c r="C37" t="s">
         <v>129</v>
       </c>
-      <c r="B37" t="s">
-[...2 lines deleted...]
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>130</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>66.504</v>
+        <v>66.441</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>15</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
       <c r="C38" t="s">
         <v>132</v>
       </c>
       <c r="D38" t="s">
         <v>133</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>65.506</v>
+        <v>65.425</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>134</v>
       </c>
       <c r="B39" t="s">
         <v>135</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>63.965</v>
+        <v>65.33199999999999</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>137</v>
       </c>
       <c r="B40" t="s">
         <v>138</v>
       </c>
       <c r="C40" t="s">
         <v>139</v>
       </c>
       <c r="D40" t="s">
         <v>140</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>63.642</v>
+        <v>63.415</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>79</v>
+        <v>63</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" t="s">
         <v>142</v>
       </c>
       <c r="D41" t="s">
         <v>143</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>62.441</v>
+        <v>63.381</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
         <v>144</v>
       </c>
       <c r="B42" t="s">
         <v>145</v>
       </c>
       <c r="C42" t="s">
         <v>146</v>
       </c>
       <c r="D42" t="s">
         <v>147</v>
       </c>
       <c r="E42" t="s">
         <v>148</v>
       </c>
       <c r="F42">
-        <v>78.575</v>
+        <v>76.127</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="C43" t="s">
         <v>150</v>
       </c>
       <c r="D43" t="s">
         <v>151</v>
       </c>
       <c r="E43" t="s">
         <v>148</v>
       </c>
       <c r="F43">
         <v>60.203</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>