--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -77,114 +77,114 @@
   <si>
     <t>G161UNVB2NT</t>
   </si>
   <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Black Aja</t>
   </si>
   <si>
     <t>TEJAS 16 Black Aja</t>
   </si>
   <si>
     <t>G16TEJAS2NT</t>
   </si>
   <si>
     <t>16 Red Kellsi</t>
   </si>
   <si>
     <t>TEJAS 16 Red Kellsi</t>
   </si>
   <si>
     <t>G16TEJAS3NT</t>
   </si>
   <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>Liberty 16 National Red</t>
+  </si>
+  <si>
+    <t>G16LIVBC1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>16.1 Premier National</t>
+  </si>
+  <si>
+    <t>RYZE 16.1 Premier Natl</t>
+  </si>
+  <si>
+    <t>G16RYZEV1NT</t>
+  </si>
+  <si>
     <t>1United 16N Silver</t>
   </si>
   <si>
     <t>G161UNVB4NT</t>
   </si>
   <si>
-    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
-[...20 lines deleted...]
-    <t>G16LIVBC1NT</t>
+    <t xml:space="preserve">Endless Athletics </t>
+  </si>
+  <si>
+    <t>16 Navy Williams</t>
+  </si>
+  <si>
+    <t>Endless 16 Navy Williams</t>
+  </si>
+  <si>
+    <t>G16ENDAV2NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>16 White</t>
   </si>
   <si>
     <t>Victory 16 White</t>
   </si>
   <si>
     <t>G16VCTRY4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>16 National Green</t>
   </si>
   <si>
     <t>Summit 16 National Green</t>
   </si>
   <si>
     <t>G16DSUMM2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16ENDAV2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 16 USA-Charles</t>
   </si>
   <si>
     <t>G16FRFLY2NT</t>
   </si>
   <si>
     <t>16.2 Elite</t>
   </si>
   <si>
     <t>RYZE 16.2 Elite</t>
   </si>
   <si>
     <t>G16RYZEV3NT</t>
   </si>
   <si>
     <t>16 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 16 Regional Blue</t>
   </si>
@@ -609,311 +609,311 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>95.221</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>12</v>
       </c>
       <c r="D3" t="s">
         <v>13</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>87.501</v>
+        <v>86.44199999999999</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>14</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>86.166</v>
+        <v>85.56100000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>83.188</v>
+        <v>82.058000000000007</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D6" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>80.973</v>
+        <v>81.148</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B7" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C7" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D7" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>80.15300000000001</v>
+        <v>80.78700000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>27</v>
+        <v>11</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>79.63500000000001</v>
+        <v>80.676</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>79.461</v>
+        <v>78.822</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10" t="s">
         <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>79.202</v>
+        <v>78.664</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>79.121</v>
+        <v>77.88500000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>76.905</v>
+        <v>77.209</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="B13" t="s">
         <v>46</v>
       </c>
       <c r="C13" t="s">
         <v>47</v>
       </c>
       <c r="D13" t="s">
         <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>76.60899999999999</v>
+        <v>76.94199999999999</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>76.512</v>
+        <v>76.76300000000001</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>43</v>
       </c>
       <c r="B15" t="s">
         <v>52</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>75.15000000000001</v>
+        <v>75.119</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>54</v>
       </c>
       <c r="B16" t="s">
         <v>55</v>
       </c>
       <c r="C16" t="s">
         <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>57</v>
       </c>
       <c r="E16" t="s">
         <v>58</v>
       </c>
       <c r="F16">
-        <v>79.19799999999999</v>
+        <v>80.097999999999999</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>