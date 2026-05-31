--- v0 (2026-03-15)
+++ v1 (2026-05-31)
@@ -98,117 +98,117 @@
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 12 Black</t>
   </si>
   <si>
     <t>Legend 12 Black</t>
   </si>
   <si>
     <t>G12LEVBC1NT</t>
   </si>
   <si>
     <t>DEA Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve">12 Black </t>
   </si>
   <si>
     <t>DEAVB 12 Black</t>
   </si>
   <si>
     <t>G12DEAVB1NT</t>
   </si>
   <si>
+    <t>1United 12 Regional</t>
+  </si>
+  <si>
+    <t>G121UNVB5NT</t>
+  </si>
+  <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>12 Regional Royal</t>
   </si>
   <si>
     <t>APV 12 Regional Royal</t>
   </si>
   <si>
     <t>G12ATPRV2NT</t>
   </si>
   <si>
-    <t>1United 12 Regional</t>
-[...4 lines deleted...]
-  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12 Blue</t>
   </si>
   <si>
     <t>DIG 12 Blue</t>
   </si>
   <si>
     <t>G12DIGVB2NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 11 Purple</t>
   </si>
   <si>
     <t>G11POWER1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 REG-Stacey</t>
   </si>
   <si>
     <t>G12FRFLY7NT</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Heather</t>
   </si>
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
+    <t>Flyers 12 REG-Aly</t>
+  </si>
+  <si>
+    <t>G12FRFLY6NT</t>
+  </si>
+  <si>
     <t>12 White</t>
   </si>
   <si>
     <t>DEAVB 12 White</t>
   </si>
   <si>
     <t>G12DEAVB2NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G12FRFLY6NT</t>
   </si>
   <si>
     <t>12 Regional Black</t>
   </si>
   <si>
     <t>APV 12 Regional Black</t>
   </si>
   <si>
     <t>G12ATPRV1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -597,311 +597,311 @@
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2">
         <v>95.607</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3" t="s">
         <v>10</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3">
-        <v>84.61499999999999</v>
+        <v>83.151</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>12</v>
       </c>
       <c r="B4" t="s">
         <v>13</v>
       </c>
       <c r="C4" t="s">
         <v>14</v>
       </c>
       <c r="D4" t="s">
         <v>15</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4">
-        <v>77.85899999999999</v>
+        <v>81.41800000000001</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>17</v>
       </c>
       <c r="C5" t="s">
         <v>18</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5">
-        <v>74.259</v>
+        <v>74.328</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6">
-        <v>72.971</v>
+        <v>72.988</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7">
-        <v>71.991</v>
+        <v>70.97199999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
+        <v>28</v>
+      </c>
+      <c r="D8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8">
-        <v>69.273</v>
+        <v>70.776</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>30</v>
       </c>
       <c r="B9" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="C9" t="s">
         <v>32</v>
       </c>
       <c r="D9" t="s">
         <v>33</v>
       </c>
       <c r="E9" t="s">
         <v>9</v>
       </c>
       <c r="F9">
-        <v>69.11499999999999</v>
+        <v>69.273</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
-        <v>66.858</v>
+        <v>67.29600000000001</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>39</v>
       </c>
       <c r="D11" t="s">
         <v>40</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
-        <v>65.836</v>
+        <v>66.32899999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">
         <v>43</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
-        <v>61.831</v>
+        <v>63.582</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>41</v>
       </c>
       <c r="B13" t="s">
         <v>44</v>
       </c>
       <c r="C13" t="s">
         <v>44</v>
       </c>
       <c r="D13" t="s">
         <v>45</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
-        <v>61.090000000000003</v>
+        <v>62.149</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="B14" t="s">
         <v>46</v>
       </c>
       <c r="C14" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" t="s">
         <v>47</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
-        <v>60.8</v>
+        <v>61.799</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="B15" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="C15" t="s">
         <v>49</v>
       </c>
       <c r="D15" t="s">
         <v>50</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
-        <v>59.222</v>
+        <v>61.33</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="B16" t="s">
         <v>51</v>
       </c>
       <c r="C16" t="s">
         <v>52</v>
       </c>
       <c r="D16" t="s">
         <v>53</v>
       </c>
       <c r="E16" t="s">
         <v>54</v>
       </c>
       <c r="F16">
-        <v>72.712</v>
+        <v>74.931</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>