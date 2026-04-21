--- v0 (2026-03-07)
+++ v1 (2026-04-21)
@@ -71,621 +71,621 @@
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Gold</t>
   </si>
   <si>
     <t>TAV 15 Gold</t>
   </si>
   <si>
     <t>G15TXADV4NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t xml:space="preserve">15 Elite Gray </t>
   </si>
   <si>
     <t xml:space="preserve">Victory 15 Elite Gray </t>
   </si>
   <si>
     <t>G15VCTRY3NT</t>
   </si>
   <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">15 Kaos Red </t>
   </si>
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Storm 15 Black</t>
+  </si>
+  <si>
+    <t>G15STORM1NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 15U Dean</t>
+  </si>
+  <si>
+    <t>G15VSVBC1NT</t>
+  </si>
+  <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
-    <t>15 Black</t>
-[...1 lines deleted...]
-  <si>
     <t>East Texas 15B</t>
   </si>
   <si>
     <t>G15ETXJR1NT</t>
   </si>
   <si>
+    <t>Athletic Performance Volleyball</t>
+  </si>
+  <si>
+    <t>15 Regional Black</t>
+  </si>
+  <si>
+    <t>APV 15 Regional Black</t>
+  </si>
+  <si>
+    <t>G15ATPRV3NT</t>
+  </si>
+  <si>
     <t>South 15 Royal</t>
   </si>
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
-    <t>Wave Volleyball</t>
-[...16 lines deleted...]
-  <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>15 National</t>
   </si>
   <si>
     <t>No Limits 15 National</t>
   </si>
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
     <t>M.V.P.</t>
   </si>
   <si>
     <t>15 Elite</t>
   </si>
   <si>
     <t>MVP 15 Elite</t>
   </si>
   <si>
     <t>G15MVPVC1NT</t>
   </si>
   <si>
+    <t>WF Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 White</t>
+  </si>
+  <si>
+    <t>WF Elite 15 White</t>
+  </si>
+  <si>
+    <t>G15WFELT2NT</t>
+  </si>
+  <si>
     <t>360 15.1</t>
   </si>
   <si>
     <t>G15SIXTY5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National Angela</t>
   </si>
   <si>
     <t>G15INFTY3NT</t>
   </si>
   <si>
-    <t>Velocity Sports</t>
-[...10 lines deleted...]
-  <si>
     <t>ACCELERATE 15 BLACK POWELL</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK POWELL</t>
   </si>
   <si>
     <t>G15ACCEL2NT</t>
   </si>
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>North Point 15 National</t>
   </si>
   <si>
     <t>G15NORPT1NT</t>
   </si>
   <si>
-    <t>Athletic Performance Volleyball</t>
-[...8 lines deleted...]
-    <t>G15ATPRV3NT</t>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 15 Black</t>
+  </si>
+  <si>
+    <t>G15CUVBC1NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 National Red</t>
+  </si>
+  <si>
+    <t>LVA 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LUNVA4NT</t>
+  </si>
+  <si>
+    <t>Slam Volleyball</t>
+  </si>
+  <si>
+    <t>SLAM 15 Black</t>
+  </si>
+  <si>
+    <t>G15SLAMV1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>15 Black Maddy</t>
+  </si>
+  <si>
+    <t>EMV 15 Black Maddy</t>
+  </si>
+  <si>
+    <t>G15EAGMT2NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV White</t>
+  </si>
+  <si>
+    <t>G15VIVBC3NT</t>
+  </si>
+  <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 White</t>
+  </si>
+  <si>
+    <t>G15AMSVC3NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 Black</t>
+  </si>
+  <si>
+    <t>G15ELLIS1NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 15's</t>
+  </si>
+  <si>
+    <t>G15WWVBC1NT</t>
   </si>
   <si>
     <t>Legend Volleyball Club</t>
   </si>
   <si>
     <t>Legend VC 15 Black</t>
   </si>
   <si>
     <t>Legend 15 Black</t>
   </si>
   <si>
     <t>G15LEVBC1NT</t>
   </si>
   <si>
-    <t>WF Elite Volleyball Academy</t>
-[...49 lines deleted...]
-  <si>
     <t>Skyhigh Volleyball</t>
   </si>
   <si>
     <t>Sky High 15 Black</t>
   </si>
   <si>
     <t>G15SKYHI1NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 151 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 151W</t>
+  </si>
+  <si>
+    <t>G15FWFIR2NT</t>
+  </si>
+  <si>
+    <t>15 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Black</t>
+  </si>
+  <si>
+    <t>G15VIVBC2NT</t>
+  </si>
+  <si>
+    <t>Peak Volleyball Academy</t>
+  </si>
+  <si>
+    <t>Peak VA 15 White</t>
+  </si>
+  <si>
+    <t>G15PEVBA3NT</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Liberty 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LIVBC1NT</t>
+  </si>
+  <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>15.2 Megan</t>
+  </si>
+  <si>
+    <t>Pono 15.2 Megan</t>
+  </si>
+  <si>
+    <t>G15PONOV2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>RVC 15 Silver</t>
+  </si>
+  <si>
+    <t>G15RESVB2NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Red Julian</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Julian</t>
+  </si>
+  <si>
+    <t>G15TEJAS4NT</t>
   </si>
   <si>
     <t>15 Royal Gretchen</t>
   </si>
   <si>
     <t>EMV 15 Royal Gretchen</t>
   </si>
   <si>
     <t>G15EAGMT4NT</t>
   </si>
   <si>
-    <t>Architects Volleyball Club</t>
-[...68 lines deleted...]
-    <t>G15PEVBA3NT</t>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
+  </si>
+  <si>
+    <t>DIG VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 15 Blue</t>
+  </si>
+  <si>
+    <t>DIG 15 Blue</t>
+  </si>
+  <si>
+    <t>G15DIGVB2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>15'S ELITE BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 15E Black</t>
+  </si>
+  <si>
+    <t>G15FROGS5NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>15 Steel</t>
   </si>
   <si>
     <t>Arete 15 Steel</t>
   </si>
   <si>
     <t>G15ARETE5NT</t>
   </si>
   <si>
-    <t>Resilient Volleyball</t>
-[...50 lines deleted...]
-    <t>G15VIVBC2NT</t>
+    <t xml:space="preserve">15 Purple </t>
+  </si>
+  <si>
+    <t>SLAM 15 Purple</t>
+  </si>
+  <si>
+    <t>G15SLAMV2NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
     <t>ACCELERATE 15 RED OCHESKEY</t>
   </si>
   <si>
     <t>ACCEL 15 RED OCHESKEY</t>
   </si>
   <si>
     <t>G15ACCEL3NT</t>
   </si>
   <si>
-    <t>15 Kaos White</t>
-[...7 lines deleted...]
-  <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>MVP 15 National Black</t>
   </si>
   <si>
     <t>G15MVPVC2NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...14 lines deleted...]
-    <t>G15SLAMV2NT</t>
+    <t xml:space="preserve">212 Volleyball Club </t>
+  </si>
+  <si>
+    <t>212.15.1</t>
+  </si>
+  <si>
+    <t>G15212VB1NT</t>
+  </si>
+  <si>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>15 NATIONAL</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15N</t>
+  </si>
+  <si>
+    <t>G15CADHS1NT</t>
+  </si>
+  <si>
+    <t>15U Aleman</t>
+  </si>
+  <si>
+    <t>VSTX 15U Aleman</t>
+  </si>
+  <si>
+    <t>G15VSVBC2NT</t>
   </si>
   <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>15 Kali</t>
   </si>
   <si>
     <t>VL 15 Kali</t>
   </si>
   <si>
     <t>G15VOLAB1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
-[...10 lines deleted...]
-  <si>
     <t>15 Purple</t>
   </si>
   <si>
     <t>Storm 15 Purple</t>
   </si>
   <si>
     <t>G15STORM2NT</t>
   </si>
   <si>
     <t>CUVB 15 White</t>
   </si>
   <si>
     <t>G15CUVBC2NT</t>
   </si>
   <si>
-    <t>Caddo Hot Shots</t>
-[...38 lines deleted...]
-    <t>G15VSVBC2NT</t>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 White</t>
+  </si>
+  <si>
+    <t>G15POWER3NT</t>
+  </si>
+  <si>
+    <t>Wrecking Crew</t>
+  </si>
+  <si>
+    <t>WC-15 Black</t>
+  </si>
+  <si>
+    <t>G15WCREW2NT</t>
+  </si>
+  <si>
+    <t>15 Regional Blue</t>
+  </si>
+  <si>
+    <t>Liberty 15 Regional Blue</t>
+  </si>
+  <si>
+    <t>G15LIVBC2NT</t>
   </si>
   <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>LVA 15 National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
+    <t xml:space="preserve"> 15 Elite</t>
+  </si>
+  <si>
+    <t>North Point 15 Elite</t>
+  </si>
+  <si>
+    <t>G15NORPT2NT</t>
+  </si>
+  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G15FIELD5NT</t>
   </si>
   <si>
-    <t>Power Volleyball Club</t>
-[...23 lines deleted...]
-    <t>G15NORPT2NT</t>
+    <t>15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>G15EAGMT5NT</t>
   </si>
   <si>
     <t>FW Fire 152 White</t>
   </si>
   <si>
     <t>FWFIRE 152W</t>
   </si>
   <si>
     <t>G15FWFIR3NT</t>
   </si>
   <si>
     <t>RVC 15 White</t>
   </si>
   <si>
     <t>G15RESVB3NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G15EAGMT5NT</t>
   </si>
   <si>
     <t>WC-15 Pink</t>
   </si>
   <si>
     <t>G15WCREW3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
@@ -1080,1239 +1080,1239 @@
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>79.119</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>72.595</v>
+        <v>72.105</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.73099999999999</v>
+        <v>71.934</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
+        <v>20</v>
+      </c>
+      <c r="D5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.63500000000001</v>
+        <v>71.59399999999999</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>71.022999999999996</v>
+        <v>71.131</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>70.919</v>
+        <v>71.094999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="D8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>70.858</v>
+        <v>70.65600000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>70.753</v>
+        <v>70.611</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.468</v>
+        <v>70.20699999999999</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.26300000000001</v>
+        <v>70.179</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>44</v>
+      </c>
+      <c r="B12" t="s">
+        <v>45</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>70.14</v>
+        <v>70.179</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>70.033000000000001</v>
+        <v>69.565</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>69.84099999999999</v>
+        <v>69.28</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>22</v>
+      </c>
+      <c r="B15">
+        <v>15.1</v>
       </c>
       <c r="C15" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D15" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>69.261</v>
+        <v>69.24299999999999</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B16" t="s">
-        <v>37</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>69.124</v>
+        <v>69.069000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>6</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>69.034000000000006</v>
+        <v>68.913</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>45</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>68.71299999999999</v>
+        <v>68.82899999999999</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
+        <v>27</v>
+      </c>
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>69</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>68.581</v>
+        <v>68.806</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>72</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>73</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>68.501</v>
+        <v>68.60899999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>74</v>
+      </c>
+      <c r="B21" t="s">
+        <v>27</v>
+      </c>
+      <c r="C21" t="s">
         <v>75</v>
       </c>
-      <c r="B21" t="s">
-[...2 lines deleted...]
-      <c r="C21" t="s">
+      <c r="D21" t="s">
         <v>76</v>
       </c>
-      <c r="D21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>68.197</v>
+        <v>68.468</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>77</v>
+      </c>
+      <c r="B22" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>68.030000000000001</v>
+        <v>68.27200000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>67.73999999999999</v>
+        <v>68.2</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B24" t="s">
-        <v>24</v>
+        <v>86</v>
       </c>
       <c r="C24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>67.70399999999999</v>
+        <v>67.73099999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B25" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>67.685</v>
+        <v>67.69199999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>67.679</v>
+        <v>67.554</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>67.423</v>
+        <v>67.52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
+        <v>27</v>
+      </c>
+      <c r="C28" t="s">
         <v>99</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>100</v>
       </c>
-      <c r="D28" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>67.070999999999998</v>
+        <v>67.477</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>101</v>
+      </c>
+      <c r="B29" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>67.0049999999999955</v>
+        <v>67.331</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>87</v>
+        <v>81</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>66.92</v>
+        <v>66.839</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
+        <v>53</v>
+      </c>
+      <c r="C31" t="s">
         <v>109</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>110</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>66.584</v>
+        <v>66.67700000000001</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
+        <v>111</v>
+      </c>
+      <c r="B32" t="s">
+        <v>71</v>
+      </c>
+      <c r="C32" t="s">
         <v>112</v>
       </c>
-      <c r="B32" t="s">
-[...2 lines deleted...]
-      <c r="C32" t="s">
+      <c r="D32" t="s">
         <v>113</v>
       </c>
-      <c r="D32" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>66.501</v>
+        <v>66.34699999999999</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>114</v>
+      </c>
+      <c r="B33" t="s">
         <v>115</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>116</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>117</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>65.974</v>
+        <v>66.34399999999999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>118</v>
+      </c>
+      <c r="B34" t="s">
         <v>119</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>120</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>121</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>65.851</v>
+        <v>66.286</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>122</v>
+      </c>
+      <c r="B35" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="C35" t="s">
         <v>124</v>
       </c>
       <c r="D35" t="s">
         <v>125</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>65.631</v>
+        <v>66.158</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>126</v>
       </c>
       <c r="B36" t="s">
         <v>127</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>65.54600000000001</v>
+        <v>66.028000000000006</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
+        <v>77</v>
+      </c>
+      <c r="B37" t="s">
         <v>130</v>
       </c>
-      <c r="B37" t="s">
+      <c r="C37" t="s">
         <v>131</v>
       </c>
-      <c r="C37" t="s">
+      <c r="D37" t="s">
         <v>132</v>
       </c>
-      <c r="D37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>65.066000000000003</v>
+        <v>65.999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>71</v>
+        <v>22</v>
       </c>
       <c r="B38" t="s">
+        <v>133</v>
+      </c>
+      <c r="C38" t="s">
         <v>134</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
         <v>135</v>
       </c>
-      <c r="D38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>64.92</v>
+        <v>65.94</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
+        <v>136</v>
+      </c>
+      <c r="B39" t="s">
         <v>137</v>
       </c>
-      <c r="B39" t="s">
+      <c r="C39" t="s">
         <v>138</v>
       </c>
-      <c r="C39" t="s">
+      <c r="D39" t="s">
         <v>139</v>
       </c>
-      <c r="D39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>64.733</v>
+        <v>65.28700000000001</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>6</v>
+        <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" t="s">
         <v>142</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>64.699</v>
+        <v>65.245</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>19</v>
+        <v>144</v>
       </c>
       <c r="B41" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="C41" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="D41" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>64.386</v>
+        <v>65.19799999999999</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>40</v>
+        <v>74</v>
       </c>
       <c r="B42" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C42" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D42" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>64.194</v>
+        <v>65.084999999999994</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B43" t="s">
-        <v>68</v>
+        <v>152</v>
       </c>
       <c r="C43" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D43" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>64.18600000000001</v>
+        <v>65.010999999999996</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
-        <v>78</v>
+        <v>155</v>
       </c>
       <c r="B44" t="s">
-        <v>153</v>
+        <v>53</v>
       </c>
       <c r="C44" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>64.145</v>
+        <v>64.976</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>156</v>
+        <v>6</v>
       </c>
       <c r="B45" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="C45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>63.963</v>
+        <v>64.744</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>160</v>
+        <v>48</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>63.962</v>
+        <v>64.66200000000001</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B47" t="s">
         <v>164</v>
+      </c>
+      <c r="B47">
+        <v>15.1</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47" t="s">
         <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>63.768</v>
+        <v>64.42400000000001</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>75</v>
+        <v>167</v>
       </c>
       <c r="B48" t="s">
-        <v>68</v>
+        <v>168</v>
       </c>
       <c r="C48" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D48" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>63.727</v>
+        <v>64.31100000000001</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>169</v>
+        <v>30</v>
       </c>
       <c r="B49" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="C49" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="D49" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>63.702</v>
+        <v>64.283</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B50" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>63.654</v>
+        <v>64.022999999999996</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>26</v>
+      </c>
+      <c r="B51" t="s">
+        <v>178</v>
       </c>
       <c r="C51" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="D51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>63.567</v>
+        <v>63.831</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="B52" t="s">
-        <v>180</v>
+        <v>53</v>
       </c>
       <c r="C52" t="s">
         <v>181</v>
       </c>
       <c r="D52" t="s">
         <v>182</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>63.391</v>
+        <v>63.727</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>98</v>
+        <v>183</v>
       </c>
       <c r="B53" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C53" t="s">
         <v>184</v>
       </c>
       <c r="D53" t="s">
         <v>185</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>62.938</v>
+        <v>63.577</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>186</v>
       </c>
       <c r="B54" t="s">
         <v>187</v>
       </c>
       <c r="C54" t="s">
+        <v>187</v>
+      </c>
+      <c r="D54" t="s">
         <v>188</v>
       </c>
-      <c r="D54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
-        <v>62.845</v>
+        <v>63.090000000000003</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
+        <v>111</v>
+      </c>
+      <c r="B55" t="s">
+        <v>189</v>
+      </c>
+      <c r="C55" t="s">
         <v>190</v>
       </c>
-      <c r="B55" t="s">
+      <c r="D55" t="s">
         <v>191</v>
       </c>
-      <c r="C55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>62.814</v>
+        <v>62.913</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>123</v>
+        <v>70</v>
       </c>
       <c r="B56" t="s">
+        <v>192</v>
+      </c>
+      <c r="C56" t="s">
         <v>193</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>194</v>
       </c>
-      <c r="D56" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>62.718</v>
+        <v>62.687</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="B57" t="s">
+        <v>195</v>
+      </c>
+      <c r="C57" t="s">
         <v>196</v>
       </c>
-      <c r="C57" t="s">
+      <c r="D57" t="s">
         <v>197</v>
       </c>
-      <c r="D57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>62.423</v>
+        <v>62.404</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
-        <v>94</v>
+        <v>198</v>
       </c>
       <c r="B58" t="s">
         <v>199</v>
       </c>
       <c r="C58" t="s">
         <v>200</v>
       </c>
       <c r="D58" t="s">
         <v>201</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>62.152</v>
+        <v>62.398</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>119</v>
+        <v>77</v>
       </c>
       <c r="B59" t="s">
-        <v>68</v>
+        <v>202</v>
       </c>
       <c r="C59" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="D59" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>62.058</v>
+        <v>62.389</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>204</v>
+        <v>101</v>
       </c>
       <c r="B60" t="s">
         <v>205</v>
       </c>
       <c r="C60" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="D60" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
-        <v>61.987</v>
+        <v>62.35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>87</v>
+        <v>122</v>
       </c>
       <c r="B61" t="s">
-        <v>207</v>
+        <v>53</v>
       </c>
       <c r="C61" t="s">
         <v>208</v>
       </c>
       <c r="D61" t="s">
         <v>209</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>61.929</v>
+        <v>62.332</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>204</v>
+        <v>186</v>
       </c>
       <c r="B62" t="s">
         <v>210</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
-        <v>60.424</v>
+        <v>61.455</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>212</v>
       </c>
       <c r="B63" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="C63" t="s">
         <v>213</v>
       </c>
       <c r="D63" t="s">
         <v>214</v>
       </c>
       <c r="E63" t="s">
         <v>215</v>
       </c>
       <c r="F63">
         <v>68.535</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>