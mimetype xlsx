--- v1 (2026-04-21)
+++ v2 (2026-06-06)
@@ -47,630 +47,630 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Accelerate Volleyball Club</t>
   </si>
   <si>
     <t>ACCELERATE 15 BLACK MEALER</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK MEALER</t>
   </si>
   <si>
     <t>G15ACCEL1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Wave Volleyball</t>
+  </si>
+  <si>
+    <t>Wave 15 Rip</t>
+  </si>
+  <si>
+    <t>G15WAVBC1NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 Elite Gray </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Victory 15 Elite Gray </t>
+  </si>
+  <si>
+    <t>G15VCTRY3NT</t>
+  </si>
+  <si>
+    <t>Velocity Sports</t>
+  </si>
+  <si>
+    <t>15U Dean</t>
+  </si>
+  <si>
+    <t>VSTX 15U Dean</t>
+  </si>
+  <si>
+    <t>G15VSVBC1NT</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Gold</t>
   </si>
   <si>
     <t>TAV 15 Gold</t>
   </si>
   <si>
     <t>G15TXADV4NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...17 lines deleted...]
-    <t>G15WAVBC1NT</t>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Storm 15 Black</t>
+  </si>
+  <si>
+    <t>G15STORM1NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>East Texas 15B</t>
+  </si>
+  <si>
+    <t>G15ETXJR1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">15 Kaos Red </t>
   </si>
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
-    <t>Storm VBC</t>
-[...29 lines deleted...]
-    <t>G15ETXJR1NT</t>
+    <t>M.V.P.</t>
+  </si>
+  <si>
+    <t>15 Elite</t>
+  </si>
+  <si>
+    <t>MVP 15 Elite</t>
+  </si>
+  <si>
+    <t>G15MVPVC1NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>15 Regional Black</t>
   </si>
   <si>
     <t>APV 15 Regional Black</t>
   </si>
   <si>
     <t>G15ATPRV3NT</t>
   </si>
   <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>15 National</t>
+  </si>
+  <si>
+    <t>North Point 15 National</t>
+  </si>
+  <si>
+    <t>G15NORPT1NT</t>
+  </si>
+  <si>
     <t>South 15 Royal</t>
   </si>
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
-    <t>15 National</t>
-[...1 lines deleted...]
-  <si>
     <t>No Limits 15 National</t>
   </si>
   <si>
     <t>G15NLVBC2NT</t>
   </si>
   <si>
-    <t>M.V.P.</t>
-[...8 lines deleted...]
-    <t>G15MVPVC1NT</t>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 15 Black</t>
+  </si>
+  <si>
+    <t>G15CUVBC1NT</t>
   </si>
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>15 White</t>
   </si>
   <si>
     <t>WF Elite 15 White</t>
   </si>
   <si>
     <t>G15WFELT2NT</t>
   </si>
   <si>
     <t>360 15.1</t>
   </si>
   <si>
     <t>G15SIXTY5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 15U National Angela</t>
   </si>
   <si>
     <t>G15INFTY3NT</t>
   </si>
   <si>
     <t>ACCELERATE 15 BLACK POWELL</t>
   </si>
   <si>
     <t>ACCEL 15 BLACK POWELL</t>
   </si>
   <si>
     <t>G15ACCEL2NT</t>
   </si>
   <si>
-    <t>North Point VBC</t>
-[...14 lines deleted...]
-    <t>G15CUVBC1NT</t>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 EXV White</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV White</t>
+  </si>
+  <si>
+    <t>G15VIVBC3NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>LVA 15 National Red</t>
   </si>
   <si>
     <t>G15LUNVA4NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 15 Black</t>
   </si>
   <si>
     <t>G15SLAMV1NT</t>
   </si>
   <si>
+    <t>AmeriSports Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 15 White</t>
+  </si>
+  <si>
+    <t>G15AMSVC3NT</t>
+  </si>
+  <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Black Maddy</t>
   </si>
   <si>
     <t>EMV 15 Black Maddy</t>
   </si>
   <si>
     <t>G15EAGMT2NT</t>
   </si>
   <si>
-    <t>Vision Volleyball Club</t>
-[...17 lines deleted...]
-    <t>G15AMSVC3NT</t>
+    <t>15 EXV Black</t>
+  </si>
+  <si>
+    <t>Vision 15 EXV Black</t>
+  </si>
+  <si>
+    <t>G15VIVBC2NT</t>
+  </si>
+  <si>
+    <t>Bullitt Volleyball Club</t>
+  </si>
+  <si>
+    <t>BVA 15's</t>
+  </si>
+  <si>
+    <t>G15WWVBC1NT</t>
+  </si>
+  <si>
+    <t>Legend Volleyball Club</t>
+  </si>
+  <si>
+    <t>Legend VC 15 Black</t>
+  </si>
+  <si>
+    <t>Legend 15 Black</t>
+  </si>
+  <si>
+    <t>G15LEVBC1NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 151 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 151W</t>
+  </si>
+  <si>
+    <t>G15FWFIR2NT</t>
+  </si>
+  <si>
+    <t>Skyhigh Volleyball</t>
+  </si>
+  <si>
+    <t>Sky High 15 Black</t>
+  </si>
+  <si>
+    <t>G15SKYHI1NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 Black</t>
   </si>
   <si>
     <t>G15ELLIS1NT</t>
   </si>
   <si>
-    <t>Bullitt Volleyball Club</t>
-[...47 lines deleted...]
-    <t>G15VIVBC2NT</t>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>Liberty 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LIVBC1NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 15 White</t>
   </si>
   <si>
     <t>G15PEVBA3NT</t>
   </si>
   <si>
-    <t>Liberty Volleyball Club</t>
-[...5 lines deleted...]
-    <t>G15LIVBC1NT</t>
+    <t>15 Kaos White</t>
+  </si>
+  <si>
+    <t>360 15 Kaos White</t>
+  </si>
+  <si>
+    <t>G15SIXTY4NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Red Julian</t>
+  </si>
+  <si>
+    <t>TEJAS 15 Red Julian</t>
+  </si>
+  <si>
+    <t>G15TEJAS4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
+  </si>
+  <si>
+    <t>15.1 Premier</t>
+  </si>
+  <si>
+    <t>RYZE 15.1 Premier</t>
+  </si>
+  <si>
+    <t>G15RYZEV1NT</t>
+  </si>
+  <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>15 Silver</t>
+  </si>
+  <si>
+    <t>RVC 15 Silver</t>
+  </si>
+  <si>
+    <t>G15RESVB2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>15.2 Megan</t>
   </si>
   <si>
     <t>Pono 15.2 Megan</t>
   </si>
   <si>
     <t>G15PONOV2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">NFW Ryze Volleyball Club </t>
-[...34 lines deleted...]
-  <si>
     <t>15 Royal Gretchen</t>
   </si>
   <si>
     <t>EMV 15 Royal Gretchen</t>
   </si>
   <si>
     <t>G15EAGMT4NT</t>
   </si>
   <si>
-    <t>15 Kaos White</t>
-[...5 lines deleted...]
-    <t>G15SIXTY4NT</t>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>15 Steel</t>
+  </si>
+  <si>
+    <t>Arete 15 Steel</t>
+  </si>
+  <si>
+    <t>G15ARETE5NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 15 Blue</t>
   </si>
   <si>
     <t>DIG 15 Blue</t>
   </si>
   <si>
     <t>G15DIGVB2NT</t>
   </si>
   <si>
+    <t>Elevate VBC</t>
+  </si>
+  <si>
+    <t>Elevate 15 White</t>
+  </si>
+  <si>
+    <t>G15COTTN3NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>15'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 15E Black</t>
   </si>
   <si>
     <t>G15FROGS5NT</t>
   </si>
   <si>
-    <t>Arete Athletics</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">15 Purple </t>
   </si>
   <si>
     <t>SLAM 15 Purple</t>
   </si>
   <si>
     <t>G15SLAMV2NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Green</t>
   </si>
   <si>
     <t>Summit 15 National Green</t>
   </si>
   <si>
     <t>G15DSUMM2NT</t>
   </si>
   <si>
-    <t>Elevate VBC</t>
-[...5 lines deleted...]
-    <t>G15COTTN3NT</t>
+    <t>15 National Black</t>
+  </si>
+  <si>
+    <t>MVP 15 National Black</t>
+  </si>
+  <si>
+    <t>G15MVPVC2NT</t>
   </si>
   <si>
     <t>ACCELERATE 15 RED OCHESKEY</t>
   </si>
   <si>
     <t>ACCEL 15 RED OCHESKEY</t>
   </si>
   <si>
     <t>G15ACCEL3NT</t>
   </si>
   <si>
-    <t>15 National Black</t>
-[...5 lines deleted...]
-    <t>G15MVPVC2NT</t>
+    <t>Caddo Hot Shots</t>
+  </si>
+  <si>
+    <t>15 NATIONAL</t>
+  </si>
+  <si>
+    <t>HOT SHOTS 15N</t>
+  </si>
+  <si>
+    <t>G15CADHS1NT</t>
   </si>
   <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.15.1</t>
   </si>
   <si>
     <t>G15212VB1NT</t>
   </si>
   <si>
-    <t>Caddo Hot Shots</t>
-[...10 lines deleted...]
-  <si>
     <t>15U Aleman</t>
   </si>
   <si>
     <t>VSTX 15U Aleman</t>
   </si>
   <si>
     <t>G15VSVBC2NT</t>
   </si>
   <si>
+    <t>Power Volleyball Club</t>
+  </si>
+  <si>
+    <t>Power 15 White</t>
+  </si>
+  <si>
+    <t>G15POWER3NT</t>
+  </si>
+  <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>15 Kali</t>
   </si>
   <si>
     <t>VL 15 Kali</t>
   </si>
   <si>
     <t>G15VOLAB1NT</t>
   </si>
   <si>
     <t>15 Purple</t>
   </si>
   <si>
     <t>Storm 15 Purple</t>
   </si>
   <si>
     <t>G15STORM2NT</t>
   </si>
   <si>
     <t>CUVB 15 White</t>
   </si>
   <si>
     <t>G15CUVBC2NT</t>
   </si>
   <si>
-    <t>Power Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-15 Black</t>
   </si>
   <si>
     <t>G15WCREW2NT</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 15 Regional Blue</t>
   </si>
   <si>
     <t>G15LIVBC2NT</t>
   </si>
   <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>LVA 15 National White</t>
   </si>
   <si>
     <t>G15LUNVA5NT</t>
   </si>
   <si>
+    <t>15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>EMV 15 Royal Catrina</t>
+  </si>
+  <si>
+    <t>G15EAGMT5NT</t>
+  </si>
+  <si>
     <t xml:space="preserve"> 15 Elite</t>
   </si>
   <si>
     <t>North Point 15 Elite</t>
   </si>
   <si>
     <t>G15NORPT2NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>FH 15 Alaka'i-Fred</t>
   </si>
   <si>
     <t>G15FIELD5NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15EAGMT5NT</t>
   </si>
   <si>
     <t>FW Fire 152 White</t>
   </si>
   <si>
     <t>FWFIRE 152W</t>
   </si>
   <si>
     <t>G15FWFIR3NT</t>
   </si>
   <si>
     <t>RVC 15 White</t>
   </si>
   <si>
     <t>G15RESVB3NT</t>
   </si>
   <si>
     <t>WC-15 Pink</t>
   </si>
   <si>
     <t>G15WCREW3NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
@@ -1060,1231 +1060,1231 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>79.119</v>
+        <v>77.68000000000001</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
+        <v>12</v>
+      </c>
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>72.105</v>
+        <v>72.031000000000006</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>17</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.934</v>
+        <v>71.95399999999999</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.59399999999999</v>
+        <v>71.928</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>71.131</v>
+        <v>71.521</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>71.094999999999999</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
+        <v>27</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>70.65600000000001</v>
+        <v>70.902</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
         <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>70.611</v>
+        <v>70.62</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>70.20699999999999</v>
+        <v>70.486</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>11</v>
+        <v>41</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>70.179</v>
+        <v>70.20699999999999</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>70.179</v>
+        <v>70.122</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>22</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>69.565</v>
+        <v>69.809</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
+        <v>46</v>
+      </c>
+      <c r="C14" t="s">
         <v>53</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>54</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>69.28</v>
+        <v>69.702</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-        <v>15.1</v>
+        <v>55</v>
+      </c>
+      <c r="B15" t="s">
+        <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>69.24299999999999</v>
+        <v>69.277</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>69.069000000000003</v>
+        <v>69.25</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>33</v>
+      </c>
+      <c r="B17">
+        <v>15.1</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>68.913</v>
+        <v>69.121</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>45</v>
+        <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>68.82899999999999</v>
+        <v>69.069000000000003</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>6</v>
+      </c>
+      <c r="B19" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>68.806</v>
+        <v>69.0060000000000002</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
         <v>72</v>
       </c>
       <c r="D20" t="s">
         <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>68.60899999999999</v>
+        <v>68.733</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>27</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>68.468</v>
+        <v>68.724</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>27</v>
       </c>
       <c r="C22" t="s">
         <v>79</v>
       </c>
       <c r="D22" t="s">
         <v>80</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>68.27200000000001</v>
+        <v>68.54300000000001</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>81</v>
       </c>
       <c r="B23" t="s">
         <v>82</v>
       </c>
       <c r="C23" t="s">
+        <v>82</v>
+      </c>
+      <c r="D23" t="s">
         <v>83</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>68.2</v>
+        <v>68.081000000000003</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>86</v>
       </c>
       <c r="D24" t="s">
         <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>67.73099999999999</v>
+        <v>68.063000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>70</v>
+      </c>
+      <c r="B25" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>67.69199999999999</v>
+        <v>67.59099999999999</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
         <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>67.554</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>94</v>
       </c>
       <c r="B27" t="s">
         <v>95</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>67.52</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
       <c r="B28" t="s">
-        <v>27</v>
+        <v>99</v>
       </c>
       <c r="C28" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>67.477</v>
+        <v>67.492</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29" t="s">
-        <v>102</v>
+        <v>27</v>
       </c>
       <c r="C29" t="s">
         <v>103</v>
       </c>
       <c r="D29" t="s">
         <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>67.331</v>
+        <v>67.477</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>81</v>
+        <v>105</v>
       </c>
       <c r="B30" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>66.839</v>
+        <v>67.45</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>108</v>
       </c>
       <c r="B31" t="s">
-        <v>53</v>
+        <v>75</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>66.67700000000001</v>
+        <v>66.714</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>111</v>
       </c>
       <c r="B32" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>113</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>66.34699999999999</v>
+        <v>66.67700000000001</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" t="s">
         <v>114</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>115</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>116</v>
       </c>
-      <c r="D33" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>66.34399999999999</v>
+        <v>66.387</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>117</v>
+      </c>
+      <c r="B34" t="s">
         <v>118</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>119</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>120</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>66.286</v>
+        <v>66.304</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
+        <v>121</v>
+      </c>
+      <c r="B35" t="s">
         <v>122</v>
       </c>
-      <c r="B35" t="s">
+      <c r="C35" t="s">
         <v>123</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>124</v>
       </c>
-      <c r="D35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>66.158</v>
+        <v>66.301</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>125</v>
+      </c>
+      <c r="B36" t="s">
         <v>126</v>
       </c>
-      <c r="B36" t="s">
+      <c r="C36" t="s">
         <v>127</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
         <v>128</v>
       </c>
-      <c r="D36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
-        <v>66.028000000000006</v>
+        <v>66.18300000000001</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>77</v>
+        <v>129</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>10</v>
       </c>
       <c r="F37">
-        <v>65.999</v>
+        <v>65.901</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>22</v>
+        <v>84</v>
       </c>
       <c r="B38" t="s">
         <v>133</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>10</v>
       </c>
       <c r="F38">
-        <v>65.94</v>
+        <v>65.84099999999999</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>136</v>
       </c>
       <c r="B39" t="s">
         <v>137</v>
       </c>
       <c r="C39" t="s">
         <v>138</v>
       </c>
       <c r="D39" t="s">
         <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>10</v>
       </c>
       <c r="F39">
-        <v>65.28700000000001</v>
+        <v>65.568</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>140</v>
       </c>
       <c r="B40" t="s">
         <v>141</v>
       </c>
       <c r="C40" t="s">
         <v>142</v>
       </c>
       <c r="D40" t="s">
         <v>143</v>
       </c>
       <c r="E40" t="s">
         <v>10</v>
       </c>
       <c r="F40">
-        <v>65.245</v>
+        <v>65.291</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>144</v>
       </c>
       <c r="B41" t="s">
+        <v>59</v>
+      </c>
+      <c r="C41" t="s">
         <v>145</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
         <v>146</v>
       </c>
-      <c r="D41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E41" t="s">
         <v>10</v>
       </c>
       <c r="F41">
-        <v>65.19799999999999</v>
+        <v>65.152</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>74</v>
+        <v>147</v>
       </c>
       <c r="B42" t="s">
         <v>148</v>
       </c>
       <c r="C42" t="s">
         <v>149</v>
       </c>
       <c r="D42" t="s">
         <v>150</v>
       </c>
       <c r="E42" t="s">
         <v>10</v>
       </c>
       <c r="F42">
-        <v>65.084999999999994</v>
+        <v>65.125</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
+        <v>78</v>
+      </c>
+      <c r="B43" t="s">
         <v>151</v>
       </c>
-      <c r="B43" t="s">
+      <c r="C43" t="s">
         <v>152</v>
       </c>
-      <c r="C43" t="s">
+      <c r="D43" t="s">
         <v>153</v>
       </c>
-      <c r="D43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
-        <v>65.010999999999996</v>
+        <v>65.101</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
+        <v>154</v>
+      </c>
+      <c r="B44" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="C44" t="s">
         <v>156</v>
       </c>
       <c r="D44" t="s">
         <v>157</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
-        <v>64.976</v>
+        <v>65.037999999999997</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="B45" t="s">
         <v>158</v>
       </c>
       <c r="C45" t="s">
         <v>159</v>
       </c>
       <c r="D45" t="s">
         <v>160</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
-        <v>64.744</v>
+        <v>64.81100000000001</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>6</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
-        <v>64.66200000000001</v>
+        <v>64.735</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>164</v>
       </c>
-      <c r="B47">
-        <v>15.1</v>
+      <c r="B47" t="s">
+        <v>165</v>
       </c>
       <c r="C47" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="D47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
-        <v>64.42400000000001</v>
+        <v>64.608</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>167</v>
-[...1 lines deleted...]
-      <c r="B48" t="s">
         <v>168</v>
+      </c>
+      <c r="B48">
+        <v>15.1</v>
       </c>
       <c r="C48" t="s">
         <v>169</v>
       </c>
       <c r="D48" t="s">
         <v>170</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
-        <v>64.31100000000001</v>
+        <v>64.536</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="B49" t="s">
         <v>171</v>
       </c>
       <c r="C49" t="s">
         <v>172</v>
       </c>
       <c r="D49" t="s">
         <v>173</v>
       </c>
       <c r="E49" t="s">
         <v>10</v>
       </c>
       <c r="F49">
-        <v>64.283</v>
+        <v>64.435</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>174</v>
       </c>
       <c r="B50" t="s">
         <v>175</v>
       </c>
       <c r="C50" t="s">
+        <v>175</v>
+      </c>
+      <c r="D50" t="s">
         <v>176</v>
       </c>
-      <c r="D50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E50" t="s">
         <v>10</v>
       </c>
       <c r="F50">
-        <v>64.022999999999996</v>
+        <v>64.264</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>26</v>
+        <v>177</v>
       </c>
       <c r="B51" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s">
         <v>179</v>
       </c>
       <c r="D51" t="s">
         <v>180</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
-        <v>63.831</v>
+        <v>64.022999999999996</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="B52" t="s">
-        <v>53</v>
+        <v>181</v>
       </c>
       <c r="C52" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="D52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
-        <v>63.727</v>
+        <v>63.863</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
-        <v>183</v>
+        <v>55</v>
       </c>
       <c r="B53" t="s">
-        <v>184</v>
+        <v>59</v>
       </c>
       <c r="C53" t="s">
         <v>184</v>
       </c>
       <c r="D53" t="s">
         <v>185</v>
       </c>
       <c r="E53" t="s">
         <v>10</v>
       </c>
       <c r="F53">
-        <v>63.577</v>
+        <v>63.727</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54" t="s">
         <v>186</v>
       </c>
       <c r="B54" t="s">
         <v>187</v>
       </c>
       <c r="C54" t="s">
         <v>187</v>
       </c>
       <c r="D54" t="s">
         <v>188</v>
       </c>
       <c r="E54" t="s">
         <v>10</v>
       </c>
       <c r="F54">
         <v>63.090000000000003</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="B55" t="s">
         <v>189</v>
       </c>
       <c r="C55" t="s">
         <v>190</v>
       </c>
       <c r="D55" t="s">
         <v>191</v>
       </c>
       <c r="E55" t="s">
         <v>10</v>
       </c>
       <c r="F55">
-        <v>62.913</v>
+        <v>62.962</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B56" t="s">
         <v>192</v>
       </c>
       <c r="C56" t="s">
         <v>193</v>
       </c>
       <c r="D56" t="s">
         <v>194</v>
       </c>
       <c r="E56" t="s">
         <v>10</v>
       </c>
       <c r="F56">
-        <v>62.687</v>
+        <v>62.719</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
-        <v>64</v>
+        <v>84</v>
       </c>
       <c r="B57" t="s">
         <v>195</v>
       </c>
       <c r="C57" t="s">
         <v>196</v>
       </c>
       <c r="D57" t="s">
         <v>197</v>
       </c>
       <c r="E57" t="s">
         <v>10</v>
       </c>
       <c r="F57">
-        <v>62.404</v>
+        <v>62.464</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
+        <v>45</v>
+      </c>
+      <c r="B58" t="s">
         <v>198</v>
       </c>
-      <c r="B58" t="s">
+      <c r="C58" t="s">
         <v>199</v>
       </c>
-      <c r="C58" t="s">
+      <c r="D58" t="s">
         <v>200</v>
       </c>
-      <c r="D58" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
-        <v>62.398</v>
+        <v>62.426</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
-        <v>77</v>
+        <v>201</v>
       </c>
       <c r="B59" t="s">
         <v>202</v>
       </c>
       <c r="C59" t="s">
         <v>203</v>
       </c>
       <c r="D59" t="s">
         <v>204</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
-        <v>62.389</v>
+        <v>62.361</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>101</v>
+        <v>98</v>
       </c>
       <c r="B60" t="s">
         <v>205</v>
       </c>
       <c r="C60" t="s">
         <v>206</v>
       </c>
       <c r="D60" t="s">
         <v>207</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>62.35</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B61" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="C61" t="s">
         <v>208</v>
       </c>
       <c r="D61" t="s">
         <v>209</v>
       </c>
       <c r="E61" t="s">
         <v>10</v>
       </c>
       <c r="F61">
-        <v>62.332</v>
+        <v>62.272</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>186</v>
       </c>
       <c r="B62" t="s">
         <v>210</v>
       </c>
       <c r="C62" t="s">
         <v>210</v>
       </c>
       <c r="D62" t="s">
         <v>211</v>
       </c>
       <c r="E62" t="s">
         <v>10</v>
       </c>
       <c r="F62">
         <v>61.455</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
         <v>212</v>