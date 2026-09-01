--- v2 (2026-06-06)
+++ v3 (2026-09-01)
@@ -12,698 +12,134 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>Accelerate Volleyball Club</t>
-[...188 lines deleted...]
-    <t>G15ACCEL2NT</t>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Regional Red</t>
+  </si>
+  <si>
+    <t>Liberty 15 Regional Red</t>
+  </si>
+  <si>
+    <t>G15LIVBC2NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
-    <t>15 EXV White</t>
-[...8 lines deleted...]
-    <t>Luna Volleyball Academy</t>
+    <t>15 Elite Gray</t>
+  </si>
+  <si>
+    <t>Vision 15 Elite Gray</t>
+  </si>
+  <si>
+    <t>G15VIVBC4NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 151 White</t>
+  </si>
+  <si>
+    <t>FWFIRE 151W</t>
+  </si>
+  <si>
+    <t>G15FWFIR2NT</t>
+  </si>
+  <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 15 METRO</t>
+  </si>
+  <si>
+    <t>G15VIPAC2NT</t>
   </si>
   <si>
     <t>15 National Red</t>
   </si>
   <si>
-    <t>LVA 15 National Red</t>
-[...97 lines deleted...]
-  <si>
     <t>Liberty 15 National Red</t>
   </si>
   <si>
     <t>G15LIVBC1NT</t>
   </si>
   <si>
-    <t>Peak Volleyball Academy</t>
-[...280 lines deleted...]
-  <si>
     <t>FW Fire 152 White</t>
   </si>
   <si>
     <t>FWFIRE 152W</t>
   </si>
   <si>
     <t>G15FWFIR3NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1007,51 +443,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F63"/>
+  <dimension ref="A1:F7"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -1060,1271 +496,151 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>77.68000000000001</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>72.031000000000006</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>71.95399999999999</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>71.928</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>6</v>
+      </c>
+      <c r="B6" t="s">
         <v>22</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>23</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>71.521</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C7" t="s">
         <v>26</v>
       </c>
-      <c r="B7" t="s">
+      <c r="D7" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>71.094999999999999</v>
-[...1119 lines deleted...]
-        <v>68.535</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>