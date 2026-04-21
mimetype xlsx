--- v0 (2026-03-05)
+++ v1 (2026-04-21)
@@ -12,461 +12,458 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>16 National White</t>
   </si>
   <si>
     <t>EXCEL 16 National White</t>
   </si>
   <si>
     <t>G16EXCEL2NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>Untouchables Volleyball Club</t>
+  </si>
+  <si>
+    <t>Untouchables EPA 16 Diamonds</t>
+  </si>
+  <si>
+    <t>UEPA 16D</t>
+  </si>
+  <si>
+    <t>G16UNTOU1NT</t>
+  </si>
+  <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 16 Red</t>
+  </si>
+  <si>
+    <t>DN 16 Red</t>
+  </si>
+  <si>
+    <t>G16DRIVE1NT</t>
+  </si>
+  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N Blue</t>
   </si>
   <si>
     <t>G161UNVB1NT</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>16 Black</t>
   </si>
   <si>
     <t>Skyline 16 Black</t>
   </si>
   <si>
     <t>G16SKYLN3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Drive Nation Volleyball </t>
-[...10 lines deleted...]
-  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>16 Black Arthur</t>
   </si>
   <si>
     <t>TEJAS 16 Black Arthur</t>
   </si>
   <si>
     <t>G16TEJAS1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>16 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 16 Intense Blue</t>
   </si>
   <si>
     <t>G16INTEG1NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>16 Elite</t>
+  </si>
+  <si>
+    <t>VIP 16 Elite</t>
+  </si>
+  <si>
+    <t>G16VIPAC1NT</t>
+  </si>
+  <si>
     <t>1United 16N White-G</t>
   </si>
   <si>
     <t>G161UNVB2NT</t>
   </si>
   <si>
+    <t xml:space="preserve">360 Volleyball Club </t>
+  </si>
+  <si>
+    <t>16 Kaos Black</t>
+  </si>
+  <si>
+    <t>360 16 Kaos Black</t>
+  </si>
+  <si>
+    <t>G16SIXTY1NT</t>
+  </si>
+  <si>
     <t>NTX Pressure Volleyball Club</t>
   </si>
   <si>
     <t>16 AMP</t>
   </si>
   <si>
     <t>G16PRESS1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">360 Volleyball Club </t>
-[...1 lines deleted...]
-  <si>
     <t>360 16.1</t>
   </si>
   <si>
     <t>G16SIXTY4NT</t>
   </si>
   <si>
-    <t>16 Kaos Black</t>
-[...19 lines deleted...]
-  <si>
     <t>16 White - David</t>
   </si>
   <si>
     <t>Skyline 16 White David</t>
   </si>
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Black Daniel</t>
   </si>
   <si>
     <t>Premier 16 Black D</t>
   </si>
   <si>
     <t>G16PREMR2NT</t>
   </si>
   <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 16 Black</t>
+  </si>
+  <si>
+    <t>G16ELLIS1NT</t>
+  </si>
+  <si>
+    <t>16 Intense Red</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Integrity 16 Intense Red </t>
+  </si>
+  <si>
+    <t>G16INTEG2NT</t>
+  </si>
+  <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>No Limits 16 Elite</t>
+  </si>
+  <si>
+    <t>G16NLVBC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>16'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 16E Green</t>
   </si>
   <si>
     <t>G16FROGS5NT</t>
   </si>
   <si>
-    <t>Architects Volleyball Club</t>
-[...14 lines deleted...]
-    <t>G16NLVBC1NT</t>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t>IVC 16U National-1</t>
+  </si>
+  <si>
+    <t>G16INFTY1NT</t>
   </si>
   <si>
     <t>16'S NATIONAL WHITE</t>
   </si>
   <si>
     <t>Madfrog 16N White</t>
   </si>
   <si>
     <t>G16FROGS4NT</t>
   </si>
   <si>
+    <t>16 White - Stephen</t>
+  </si>
+  <si>
+    <t>Skyline 16 White Stephen</t>
+  </si>
+  <si>
+    <t>G16SKYLN5NT</t>
+  </si>
+  <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>16 Gold</t>
   </si>
   <si>
     <t>Arsenal 16 Gold</t>
   </si>
   <si>
     <t>G16DAVBC1NT</t>
   </si>
   <si>
-    <t>16 White - Stephen</t>
-[...14 lines deleted...]
-    <t>G16INTEG2NT</t>
+    <t>1United 16N Black</t>
+  </si>
+  <si>
+    <t>G161UNVB3NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 National Green</t>
+  </si>
+  <si>
+    <t>Victory 16 National Green</t>
+  </si>
+  <si>
+    <t>G16VCTRY2NT</t>
   </si>
   <si>
     <t xml:space="preserve">16 National </t>
   </si>
   <si>
     <t>No Limits 16 National</t>
   </si>
   <si>
     <t>G16NLVBC2NT</t>
   </si>
   <si>
-    <t>VICTORY VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>16 Kaos Red</t>
   </si>
   <si>
     <t>360 16 Kaos Red</t>
   </si>
   <si>
     <t>G16SIXTY2NT</t>
   </si>
   <si>
-    <t>1United 16N Black</t>
-[...4 lines deleted...]
-  <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 16 Black</t>
   </si>
   <si>
     <t>MUSVB 16 Black</t>
   </si>
   <si>
     <t>G16MUSVB1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Infinity Volleyball Club </t>
-[...5 lines deleted...]
-    <t>G16INFTY1NT</t>
+    <t>Drive Nation 16 Black</t>
+  </si>
+  <si>
+    <t>DN 16 Black</t>
+  </si>
+  <si>
+    <t>G16DRIVE2NT</t>
+  </si>
+  <si>
+    <t>Accelerate Volleyball Club</t>
+  </si>
+  <si>
+    <t>ACCELERATE 16 BLACK DREVER</t>
+  </si>
+  <si>
+    <t>ACCEL 16 BLACK DREVER</t>
+  </si>
+  <si>
+    <t>G16ACCEL2NT</t>
   </si>
   <si>
     <t>Athletic Performance Volleyball</t>
   </si>
   <si>
     <t>16 National Royal</t>
   </si>
   <si>
     <t>APV 16 National Royal</t>
   </si>
   <si>
     <t>G16ATPRV2NT</t>
   </si>
   <si>
-    <t>Drive Nation 16 Black</t>
-[...17 lines deleted...]
-    <t>G16ACCEL2NT</t>
+    <t>Untouchables  EPA 16 Gold</t>
+  </si>
+  <si>
+    <t>UEPA 16G</t>
+  </si>
+  <si>
+    <t>G16UNTOU2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>16 Navy Williams</t>
   </si>
   <si>
     <t>Endless 16 Navy Williams</t>
   </si>
   <si>
     <t>G16ENDAV2NT</t>
   </si>
   <si>
-    <t>Untouchables  EPA 16 Gold</t>
-[...5 lines deleted...]
-    <t>G16UNTOU2NT</t>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>16 AMPD Navy</t>
+  </si>
+  <si>
+    <t>NRG 16 AMPD Navy</t>
+  </si>
+  <si>
+    <t>G16NRGVC1NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 16 Royal</t>
   </si>
   <si>
     <t>TAV South 16 Royal</t>
   </si>
   <si>
     <t>G16TXADV5NT</t>
   </si>
   <si>
-    <t>Dropped</t>
-[...1 lines deleted...]
-  <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>SCFVB16</t>
   </si>
   <si>
     <t>G16SCFVB1NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -823,771 +820,771 @@
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
-        <v>95.383</v>
+        <v>95.253</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
-        <v>93.852</v>
+        <v>94.267</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>93.369</v>
+        <v>93.313</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>92.68300000000001</v>
+        <v>92.699</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>92.568</v>
+        <v>92.32899999999999</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>92.129</v>
+        <v>92.164</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>91.962</v>
+        <v>92.113</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>91.797</v>
+        <v>92.058999999999997</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>89.265</v>
+        <v>89.55</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>87.501</v>
+        <v>86.574</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
+        <v>23</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>87.289</v>
+        <v>86.505</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-        <v>16.1</v>
+        <v>48</v>
+      </c>
+      <c r="B13" t="s">
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
-        <v>86.393</v>
+        <v>85.77800000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>86.15600000000001</v>
+        <v>85.495</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-        <v>54</v>
+        <v>48</v>
+      </c>
+      <c r="B15">
+        <v>16.1</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>85.863</v>
+        <v>85.444</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>84.82299999999999</v>
+        <v>84.923</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>84.423</v>
+        <v>84.65600000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
+        <v>65</v>
+      </c>
+      <c r="D18" t="s">
         <v>66</v>
       </c>
-      <c r="D18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>84.304</v>
+        <v>84.441</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>34</v>
+      </c>
+      <c r="B19" t="s">
+        <v>67</v>
+      </c>
+      <c r="C19" t="s">
         <v>68</v>
       </c>
-      <c r="B19" t="s">
+      <c r="D19" t="s">
         <v>69</v>
       </c>
-      <c r="C19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>83.80200000000001</v>
+        <v>84.087999999999994</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>70</v>
+      </c>
+      <c r="B20" t="s">
+        <v>43</v>
+      </c>
+      <c r="C20" t="s">
         <v>71</v>
       </c>
-      <c r="B20" t="s">
-[...2 lines deleted...]
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>72</v>
       </c>
-      <c r="D20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>83.48099999999999</v>
+        <v>83.82899999999999</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>64</v>
+        <v>73</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>83.358</v>
+        <v>83.80800000000001</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>77</v>
       </c>
       <c r="B22" t="s">
         <v>78</v>
       </c>
       <c r="C22" t="s">
+        <v>78</v>
+      </c>
+      <c r="D22" t="s">
         <v>79</v>
       </c>
-      <c r="D22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>83.295</v>
+        <v>83.762</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>22</v>
+        <v>73</v>
       </c>
       <c r="B23" t="s">
+        <v>80</v>
+      </c>
+      <c r="C23" t="s">
         <v>81</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
         <v>82</v>
       </c>
-      <c r="D23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>83.13200000000001</v>
+        <v>83.432</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>34</v>
+        <v>26</v>
       </c>
       <c r="B24" t="s">
+        <v>83</v>
+      </c>
+      <c r="C24" t="s">
         <v>84</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>85</v>
       </c>
-      <c r="D24" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>82.992</v>
+        <v>83.30200000000001</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>71</v>
+        <v>86</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>82.79900000000001</v>
+        <v>83.232</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
+        <v>23</v>
+      </c>
+      <c r="B26" t="s">
         <v>90</v>
       </c>
-      <c r="B26" t="s">
+      <c r="C26" t="s">
+        <v>90</v>
+      </c>
+      <c r="D26" t="s">
         <v>91</v>
       </c>
-      <c r="C26" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>82.19799999999999</v>
+        <v>83.007000000000005</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>47</v>
+        <v>92</v>
       </c>
       <c r="B27" t="s">
+        <v>93</v>
+      </c>
+      <c r="C27" t="s">
         <v>94</v>
       </c>
-      <c r="C27" t="s">
+      <c r="D27" t="s">
         <v>95</v>
       </c>
-      <c r="D27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>81.923</v>
+        <v>82.611</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>15</v>
+        <v>70</v>
       </c>
       <c r="B28" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>81.90900000000001</v>
+        <v>82.54900000000001</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>48</v>
+      </c>
+      <c r="B29" t="s">
         <v>99</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>100</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>101</v>
       </c>
-      <c r="D29" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
-        <v>81.69199999999999</v>
+        <v>82.468</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
+        <v>102</v>
+      </c>
+      <c r="B30" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="C30" t="s">
         <v>104</v>
       </c>
       <c r="D30" t="s">
         <v>105</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
-        <v>81.53</v>
+        <v>81.581</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" t="s">
         <v>106</v>
       </c>
-      <c r="B31" t="s">
+      <c r="C31" t="s">
         <v>107</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>108</v>
       </c>
-      <c r="D31" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>80.703</v>
+        <v>81.185</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>26</v>
+        <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>80.339</v>
+        <v>80.434</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>115</v>
       </c>
       <c r="D33" t="s">
         <v>116</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
-        <v>80.007000000000005</v>
+        <v>80.19799999999999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
+        <v>11</v>
+      </c>
+      <c r="B34" t="s">
         <v>117</v>
       </c>
-      <c r="B34" t="s">
+      <c r="C34" t="s">
         <v>118</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>119</v>
       </c>
-      <c r="D34" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>79.121</v>
+        <v>78.863</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>18</v>
+        <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
-        <v>78.607</v>
+        <v>78.822</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>124</v>
       </c>
       <c r="B36" t="s">
         <v>125</v>
       </c>
       <c r="C36" t="s">
         <v>126</v>
       </c>
       <c r="D36" t="s">
         <v>127</v>
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="F36">
-        <v>81.028000000000006</v>
+        <v>96.259</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>129</v>
       </c>
       <c r="B37" t="s">
-        <v>23</v>
+        <v>130</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37">
-        <v>76.501</v>
+        <v>79.871</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>27</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="F38">
-        <v>96.839</v>
+        <v>76.571</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>