--- v1 (2026-04-21)
+++ v2 (2026-06-05)
@@ -83,95 +83,95 @@
   <si>
     <t>North Point VBC</t>
   </si>
   <si>
     <t>16 Pali</t>
   </si>
   <si>
     <t>North Point 16 Pali</t>
   </si>
   <si>
     <t>G16NORPT1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 16 Red</t>
   </si>
   <si>
     <t>DN 16 Red</t>
   </si>
   <si>
     <t>G16DRIVE1NT</t>
   </si>
   <si>
+    <t>Skyline Juniors</t>
+  </si>
+  <si>
+    <t>16 Black</t>
+  </si>
+  <si>
+    <t>Skyline 16 Black</t>
+  </si>
+  <si>
+    <t>G16SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 16 Intense Blue</t>
+  </si>
+  <si>
+    <t>G16INTEG1NT</t>
+  </si>
+  <si>
+    <t>Tejas Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Black Arthur</t>
+  </si>
+  <si>
+    <t>TEJAS 16 Black Arthur</t>
+  </si>
+  <si>
+    <t>G16TEJAS1NT</t>
+  </si>
+  <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 16N Blue</t>
   </si>
   <si>
     <t>G161UNVB1NT</t>
   </si>
   <si>
-    <t>Skyline Juniors</t>
-[...34 lines deleted...]
-  <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 16 Nationa</t>
   </si>
   <si>
     <t>Heat 16 National</t>
   </si>
   <si>
     <t>G16ROCKH1NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>16 Elite</t>
   </si>
   <si>
     <t>VIP 16 Elite</t>
   </si>
   <si>
     <t>G16VIPAC1NT</t>
   </si>
   <si>
     <t>1United 16N White-G</t>
@@ -215,135 +215,135 @@
   <si>
     <t>G16SKYLN4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Black Daniel</t>
   </si>
   <si>
     <t>Premier 16 Black D</t>
   </si>
   <si>
     <t>G16PREMR2NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 16 Black</t>
   </si>
   <si>
     <t>G16ELLIS1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>16'S ELITE GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 16E Green</t>
+  </si>
+  <si>
+    <t>G16FROGS5NT</t>
+  </si>
+  <si>
     <t>16 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 16 Intense Red </t>
   </si>
   <si>
     <t>G16INTEG2NT</t>
   </si>
   <si>
     <t>No Limits VBC</t>
   </si>
   <si>
     <t>No Limits 16 Elite</t>
   </si>
   <si>
     <t>G16NLVBC1NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...8 lines deleted...]
-    <t>G16FROGS5NT</t>
+    <t>16'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 16N White</t>
+  </si>
+  <si>
+    <t>G16FROGS4NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t>16 Gold</t>
+  </si>
+  <si>
+    <t>Arsenal 16 Gold</t>
+  </si>
+  <si>
+    <t>G16DAVBC1NT</t>
+  </si>
+  <si>
+    <t>16 White - Stephen</t>
+  </si>
+  <si>
+    <t>Skyline 16 White Stephen</t>
+  </si>
+  <si>
+    <t>G16SKYLN5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t>IVC 16U National-1</t>
   </si>
   <si>
     <t>G16INFTY1NT</t>
   </si>
   <si>
-    <t>16'S NATIONAL WHITE</t>
-[...26 lines deleted...]
-    <t>G16DAVBC1NT</t>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 National Green</t>
+  </si>
+  <si>
+    <t>Victory 16 National Green</t>
+  </si>
+  <si>
+    <t>G16VCTRY2NT</t>
   </si>
   <si>
     <t>1United 16N Black</t>
   </si>
   <si>
     <t>G161UNVB3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16VCTRY2NT</t>
   </si>
   <si>
     <t xml:space="preserve">16 National </t>
   </si>
   <si>
     <t>No Limits 16 National</t>
   </si>
   <si>
     <t>G16NLVBC2NT</t>
   </si>
   <si>
     <t>16 Kaos Red</t>
   </si>
   <si>
     <t>360 16 Kaos Red</t>
   </si>
   <si>
     <t>G16SIXTY2NT</t>
   </si>
   <si>
     <t>Muscle Volleyball</t>
   </si>
   <si>
     <t>Muscle 16 Black</t>
   </si>
@@ -860,531 +860,531 @@
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>94.267</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4" t="s">
         <v>16</v>
       </c>
       <c r="C4" t="s">
         <v>17</v>
       </c>
       <c r="D4" t="s">
         <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
-        <v>93.313</v>
+        <v>92.471</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>20</v>
       </c>
       <c r="C5" t="s">
         <v>21</v>
       </c>
       <c r="D5" t="s">
         <v>22</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
-        <v>92.699</v>
+        <v>92.367</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
-        <v>92.32899999999999</v>
+        <v>92.223</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
-        <v>92.164</v>
+        <v>92.18300000000001</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B8" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
-        <v>92.113</v>
+        <v>92.018000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
-        <v>92.058999999999997</v>
+        <v>92.012</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
-        <v>89.55</v>
+        <v>89.437</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
-        <v>86.574</v>
+        <v>86.77200000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>35</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
-        <v>86.505</v>
+        <v>86.44199999999999</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>48</v>
       </c>
       <c r="B13" t="s">
         <v>49</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>85.77800000000001</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
-        <v>85.495</v>
+        <v>85.473</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>48</v>
       </c>
       <c r="B15">
         <v>16.1</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
-        <v>85.444</v>
+        <v>85.176</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
-        <v>84.923</v>
+        <v>85.043000000000006</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">
         <v>63</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
-        <v>84.65600000000001</v>
+        <v>84.622</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>64</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
-        <v>84.441</v>
+        <v>84.354</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>67</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D19" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
-        <v>84.087999999999994</v>
+        <v>84.209</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>70</v>
+        <v>27</v>
       </c>
       <c r="B20" t="s">
-        <v>43</v>
+        <v>71</v>
       </c>
       <c r="C20" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
-        <v>83.82899999999999</v>
+        <v>84.072999999999993</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B21" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
-        <v>83.80800000000001</v>
+        <v>84.037000000000006</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
+        <v>67</v>
+      </c>
+      <c r="B22" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="C22" t="s">
         <v>78</v>
       </c>
       <c r="D22" t="s">
         <v>79</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
-        <v>83.762</v>
+        <v>83.93899999999999</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="B23" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
-        <v>83.432</v>
+        <v>83.649</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="B24" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
-        <v>83.30200000000001</v>
+        <v>83.46899999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B25" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
-        <v>83.232</v>
+        <v>83.455</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
-        <v>83.007000000000005</v>
+        <v>82.867</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>92</v>
+        <v>35</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
         <v>94</v>
       </c>
       <c r="D27" t="s">
         <v>95</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
-        <v>82.611</v>
+        <v>82.789</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
         <v>96</v>
       </c>
       <c r="C28" t="s">
         <v>97</v>
       </c>
       <c r="D28" t="s">
         <v>98</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
-        <v>82.54900000000001</v>
+        <v>82.744</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29" t="s">
         <v>99</v>
       </c>
       <c r="C29" t="s">
         <v>100</v>
       </c>
       <c r="D29" t="s">
         <v>101</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>82.468</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>102</v>
@@ -1400,111 +1400,111 @@
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>81.581</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>19</v>
       </c>
       <c r="B31" t="s">
         <v>106</v>
       </c>
       <c r="C31" t="s">
         <v>107</v>
       </c>
       <c r="D31" t="s">
         <v>108</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
-        <v>81.185</v>
+        <v>81.526</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>109</v>
       </c>
       <c r="B32" t="s">
         <v>110</v>
       </c>
       <c r="C32" t="s">
         <v>111</v>
       </c>
       <c r="D32" t="s">
         <v>112</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
-        <v>80.434</v>
+        <v>80.235</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>113</v>
       </c>
       <c r="B33" t="s">
         <v>114</v>
       </c>
       <c r="C33" t="s">
         <v>115</v>
       </c>
       <c r="D33" t="s">
         <v>116</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>80.19799999999999</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>11</v>
       </c>
       <c r="B34" t="s">
         <v>117</v>
       </c>
       <c r="C34" t="s">
         <v>118</v>
       </c>
       <c r="D34" t="s">
         <v>119</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
-        <v>78.863</v>
+        <v>78.889</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>120</v>
       </c>
       <c r="B35" t="s">
         <v>121</v>
       </c>
       <c r="C35" t="s">
         <v>122</v>
       </c>
       <c r="D35" t="s">
         <v>123</v>
       </c>
       <c r="E35" t="s">
         <v>10</v>
       </c>
       <c r="F35">
         <v>78.822</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>124</v>
@@ -1520,59 +1520,59 @@
       </c>
       <c r="E36" t="s">
         <v>128</v>
       </c>
       <c r="F36">
         <v>96.259</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
         <v>129</v>
       </c>
       <c r="B37" t="s">
         <v>130</v>
       </c>
       <c r="C37" t="s">
         <v>131</v>
       </c>
       <c r="D37" t="s">
         <v>132</v>
       </c>
       <c r="E37" t="s">
         <v>128</v>
       </c>
       <c r="F37">
-        <v>79.871</v>
+        <v>79.59699999999999</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>133</v>
       </c>
       <c r="B38" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="C38" t="s">
         <v>134</v>
       </c>
       <c r="D38" t="s">
         <v>135</v>
       </c>
       <c r="E38" t="s">
         <v>128</v>
       </c>
       <c r="F38">
         <v>76.571</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>