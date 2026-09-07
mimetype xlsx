--- v2 (2026-06-05)
+++ v3 (2026-09-07)
@@ -12,458 +12,191 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Teams" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="136">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
-    <t>Excel Volleyball</t>
-[...8 lines deleted...]
-    <t>G16EXCEL2NT</t>
+    <t>Stack Society Volleyball</t>
+  </si>
+  <si>
+    <t>Stack 16.1</t>
+  </si>
+  <si>
+    <t>G16SSVBC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
-    <t>Untouchables Volleyball Club</t>
-[...89 lines deleted...]
-    <t>G16ROCKH1NT</t>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 162 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 162P</t>
+  </si>
+  <si>
+    <t>G16FWFIR2NT</t>
+  </si>
+  <si>
+    <t>FW Fire 161 Purple</t>
+  </si>
+  <si>
+    <t>FWFIRE 161P</t>
+  </si>
+  <si>
+    <t>G16FWFIR1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>16'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 16N White</t>
+  </si>
+  <si>
+    <t>G16FROGS4NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 National Red</t>
+  </si>
+  <si>
+    <t>Liberty 16 National Red</t>
+  </si>
+  <si>
+    <t>G16LIVBC1NT</t>
+  </si>
+  <si>
+    <t>Vision Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Elite Black</t>
+  </si>
+  <si>
+    <t>Vision 16 Elite Black</t>
+  </si>
+  <si>
+    <t>G16VIVBC2NT</t>
+  </si>
+  <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>16 Elite Performance</t>
+  </si>
+  <si>
+    <t>LVA 16 Elite Performance</t>
+  </si>
+  <si>
+    <t>G16LUNVA1NT</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>16 National Black</t>
+  </si>
+  <si>
+    <t>Victory 16 National Black</t>
+  </si>
+  <si>
+    <t>G16VCTRY1NT</t>
   </si>
   <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
-    <t>16 Elite</t>
-[...2 lines deleted...]
-    <t>VIP 16 Elite</t>
+    <t>VIP 16 ELITE</t>
   </si>
   <si>
     <t>G16VIPAC1NT</t>
   </si>
   <si>
-    <t>1United 16N White-G</t>
-[...266 lines deleted...]
-    <t>G16SCFVB1NT</t>
+    <t>16’S NATIONAL BLACK</t>
+  </si>
+  <si>
+    <t>Madfrog 16N Black</t>
+  </si>
+  <si>
+    <t>G16FROGS3NT</t>
+  </si>
+  <si>
+    <t>16 Elite Blue</t>
+  </si>
+  <si>
+    <t>Vision 16 Elite Blue</t>
+  </si>
+  <si>
+    <t>G16VIVBC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -767,824 +500,304 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F38"/>
+  <dimension ref="A1:F12"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="25" customWidth="true" style="0"/>
     <col min="4" max="4" width="15" customWidth="true" style="0"/>
     <col min="5" max="5" width="10" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
-      <c r="B2" t="s">
+      <c r="B2">
+        <v>16.1</v>
+      </c>
+      <c r="C2" t="s">
         <v>7</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>8</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>9</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
-        <v>95.253</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>10</v>
+      </c>
+      <c r="B3" t="s">
         <v>11</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>12</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>13</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F3">
-        <v>94.267</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
+        <v>10</v>
+      </c>
+      <c r="B4" t="s">
+        <v>14</v>
+      </c>
+      <c r="C4" t="s">
         <v>15</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>16</v>
       </c>
-      <c r="C4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>10</v>
+        <v>9</v>
       </c>
       <c r="F4">
-        <v>92.471</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
         <v>19</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>21</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>92.367</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
         <v>23</v>
       </c>
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>24</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>25</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F6">
-        <v>92.223</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>26</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
         <v>28</v>
       </c>
-      <c r="C7" t="s">
+      <c r="D7" t="s">
         <v>29</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F7">
-        <v>92.18300000000001</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>30</v>
+      </c>
+      <c r="B8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>32</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>33</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F8">
-        <v>92.018000000000001</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F9">
-        <v>92.012</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>38</v>
       </c>
       <c r="B10" t="s">
         <v>39</v>
       </c>
       <c r="C10" t="s">
+        <v>39</v>
+      </c>
+      <c r="D10" t="s">
         <v>40</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F10">
-        <v>89.437</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
+        <v>17</v>
+      </c>
+      <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="B11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
       </c>
-      <c r="C11" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E11" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F11">
-        <v>86.77200000000001</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="B12" t="s">
+        <v>44</v>
+      </c>
+      <c r="C12" t="s">
+        <v>45</v>
+      </c>
+      <c r="D12" t="s">
         <v>46</v>
       </c>
-      <c r="C12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>10</v>
+        <v>21</v>
       </c>
       <c r="F12">
-        <v>86.44199999999999</v>
-[...519 lines deleted...]
-        <v>76.571</v>
+        <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>